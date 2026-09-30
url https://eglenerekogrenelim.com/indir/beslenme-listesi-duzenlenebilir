--- v0 (2026-05-20)
+++ v1 (2026-09-30)
@@ -18,65 +18,73 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00835675" w:rsidRDefault="00247984">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="52"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00247984">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="52"/>
         </w:rPr>
         <w:t xml:space="preserve">                 </w:t>
       </w:r>
+      <w:r w:rsidR="0059363F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="52"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="52"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005463BB">
+      <w:r w:rsidR="0059363F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="52"/>
         </w:rPr>
-        <w:t>……………….</w:t>
+        <w:t>2026/2027</w:t>
       </w:r>
       <w:r w:rsidRPr="00247984">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="52"/>
         </w:rPr>
         <w:t xml:space="preserve"> EĞİTİM-ÖĞRETİM YILI BESLENME LİSTESİ</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00247984" w:rsidRPr="00247984" w:rsidRDefault="00247984">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TabloKlavuzu"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
@@ -295,51 +303,59 @@
             <w:r w:rsidRPr="00EA3521">
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">HAMUR İŞİ GÜNÜ: </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00171390" w:rsidRPr="00EA3521" w:rsidRDefault="00171390" w:rsidP="00835675">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00247984" w:rsidRDefault="00835675" w:rsidP="00835675">
             <w:r w:rsidRPr="00835675">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve">Kesinlikle evde yapılmış poğaça, börek, kurabiye, krep, pankek, mücver, gözleme, açma türü tuzlu hamur işlerinden birisi ya da evde yapılmış kek seçilmeli. (Dilimlenmiş çatalla yenilecek şekilde veya peçete ile sarılıp yenilecek şekilde konulmalı.) </w:t>
+              <w:t xml:space="preserve">Kesinlikle evde yapılmış poğaça, börek, kurabiye, krep, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>pankek</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, mücver, gözleme, açma türü tuzlu hamur işlerinden birisi ya da evde yapılmış kek seçilmeli. (Dilimlenmiş çatalla yenilecek şekilde veya peçete ile sarılıp yenilecek şekilde konulmalı.) </w:t>
             </w:r>
             <w:r w:rsidRPr="00835675">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">İçecek (süt, ayran ya da evde yapılmış meyve suyu.) </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00835675" w:rsidRDefault="00835675" w:rsidP="00835675">
             <w:r w:rsidRPr="00835675">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">Mevsim meyvesi (Isırarak yiyebileceği bir meyve değilse; soyulmuş, dilimlenmiş çatalla yenilecek şekilde hazırlanmış olarak cam olmayan beslenme kabına konulmalı.) </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00835675" w:rsidRPr="00835675" w:rsidRDefault="00835675" w:rsidP="00835675">
             <w:pPr>
               <w:rPr>
@@ -383,51 +399,59 @@
             <w:r w:rsidRPr="00EA3521">
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">KAHVALTI GÜNÜ: </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00171390" w:rsidRPr="00EA3521" w:rsidRDefault="00171390" w:rsidP="00835675">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00247984" w:rsidRDefault="00171390" w:rsidP="00171390">
             <w:r w:rsidRPr="00171390">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve">.Zeytin, peynir, domates, salatalık (Beyaz peynir yemeyen çocuklar için ince dilimlenmiş ekmeğe labne peyniri de sürülebilir.) ekmek veya simit, </w:t>
+              <w:t xml:space="preserve">.Zeytin, peynir, domates, salatalık (Beyaz peynir yemeyen çocuklar için ince dilimlenmiş ekmeğe </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>labne</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> peyniri de sürülebilir.) ekmek veya simit, </w:t>
             </w:r>
             <w:r w:rsidRPr="00171390">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">İçecek (süt, ayran ya da evde yapılmış meyve suyu.) </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00171390" w:rsidRDefault="00171390" w:rsidP="00171390">
             <w:r w:rsidRPr="00171390">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:t>.Mevsim meyvesi (Isırarak yiyebileceği bir meyve değilse; soyulmuş, dilimlenmiş çatalla yenilecek şekilde hazırlanmış olarak cam olmayan beslenme kabına konulmalı.)</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00171390" w:rsidRPr="00835675" w:rsidRDefault="00171390" w:rsidP="00171390">
             <w:pPr>
               <w:rPr>
@@ -476,51 +500,59 @@
               <w:t>TATLI GÜNÜ:</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00835675" w:rsidRPr="00EA3521" w:rsidRDefault="00835675" w:rsidP="00EA3521">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00835675">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00171390" w:rsidRDefault="00171390" w:rsidP="00171390">
             <w:r w:rsidRPr="00171390">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve">Çikolata, fıstık ezmesi, tahin-pekmez, reçel, bal çeşitlerinden biri ile evde hazırlanmış sandviç (streç film ya da alüminyum folyoya sarılmış, akmayacak şekilde hazırlanmalı.) </w:t>
+              <w:t>Çikolata, fıstık ezmesi, tahin-pekmez, reçel, bal çeşitlerinden biri ile evde hazırlanmış sandviç (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>streç</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> film ya da alüminyum folyoya sarılmış, akmayacak şekilde hazırlanmalı.) </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00247984" w:rsidRDefault="00171390" w:rsidP="00171390">
             <w:r w:rsidRPr="00171390">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">İçecek (süt, ayran ya da evde yapılmış meyve suyu.) </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00171390" w:rsidRDefault="00171390" w:rsidP="00171390">
             <w:r w:rsidRPr="00171390">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">Mevsim meyvesi (Isırarak yiyebileceği bir meyve değilse; soyulmuş, dilimlenmiş çatalla yenilecek şekilde hazırlanmış olarak cam olmayan beslenme kabına konulmalı.) </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00171390" w:rsidRPr="00835675" w:rsidRDefault="00171390" w:rsidP="00171390">
@@ -583,53 +615,56 @@
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> GÜNÜ: </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00171390" w:rsidRPr="00EA3521" w:rsidRDefault="00171390" w:rsidP="00835675">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00247984" w:rsidRDefault="00171390" w:rsidP="00171390">
             <w:r w:rsidRPr="00171390">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">Çocuğunuzun sevdiği tarzda sebzeli, peynirli, domates soslu, sade makarna türlerinden biri </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00171390" w:rsidRDefault="00171390" w:rsidP="00171390">
-[...1 lines deleted...]
-              <w:t xml:space="preserve">YA DA bulgur, şehriye, pirinç pilavı hazırlanmalı. </w:t>
+          <w:p w:rsidR="00171390" w:rsidRDefault="0059363F" w:rsidP="00171390">
+            <w:r>
+              <w:t>Ya da</w:t>
+            </w:r>
+            <w:r w:rsidR="00171390">
+              <w:t xml:space="preserve"> bulgur, şehriye, pirinç pilavı hazırlanmalı. </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00171390" w:rsidRDefault="00171390" w:rsidP="00171390">
             <w:r w:rsidRPr="00171390">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">İçecek (süt, ayran ya da evde yapılmış meyve suyu.) </w:t>
             </w:r>
             <w:r w:rsidRPr="00171390">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">Mevsim meyvesi (Isırarak yiyebileceği bir meyve değilse; soyulmuş, dilimlenmiş çatalla yenilecek şekilde hazırlanmış olarak cam olmayan beslenme kabına konulmalı.) </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00171390" w:rsidRPr="00835675" w:rsidRDefault="00171390" w:rsidP="00171390">
             <w:pPr>
               <w:rPr>
@@ -682,88 +717,96 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00247984" w:rsidRDefault="00171390" w:rsidP="00171390">
             <w:r w:rsidRPr="00171390">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">Peynirli tost veya sandviç </w:t>
             </w:r>
             <w:r w:rsidRPr="00171390">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve">İçecek (süt, ayran ya da evde yapılmış meyve suyu.) </w:t>
+              <w:t>İçecek (sü</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
+            <w:r>
+              <w:t xml:space="preserve">t, ayran ya da evde yapılmış meyve suyu.) </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00171390" w:rsidRDefault="00171390" w:rsidP="00171390">
             <w:r w:rsidRPr="00171390">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">Mevsim meyvesi (Isırarak yiyebileceği bir meyve değilse; soyulmuş, dilimlenmiş çatalla yenilecek şekilde hazırlanmış olarak cam olmayan beslenme kabına konulmalı.) </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00171390" w:rsidRPr="00835675" w:rsidRDefault="00171390" w:rsidP="00171390">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00171390">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
             <w:r>
               <w:t>Kuru yemiş</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="001C3C7A" w:rsidRDefault="001C3C7A" w:rsidP="00835675">
+    <w:p w:rsidR="001C3C7A" w:rsidRPr="0059363F" w:rsidRDefault="001C3C7A" w:rsidP="00835675">
       <w:pPr>
         <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="14"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00835675" w:rsidRDefault="00835675" w:rsidP="00835675">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00835675">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
         <w:t xml:space="preserve">Büyüme ve gelişme çağındaki çocuklarımızın hem bedensel hem de zihinsel olarak sağlıklı gelişebilmeleri için öncelikle sağlıklı beslenme alışkanlığı kazandırmamız gerektiğini unutmayalım. Öğrencilerimizin sağlıklı beslenme alışkanlığı kazanması sizlerin tutumunuza bağlıdır. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00835675" w:rsidRPr="00835675" w:rsidRDefault="00835675" w:rsidP="00835675">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00835675">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
@@ -926,671 +969,698 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00835675">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
         <w:t xml:space="preserve">* Kuru yemiş olarak ceviz, fındık, kayısı, üzüm günlere yayarak beslenmesine koyunuz. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00835675" w:rsidRPr="00835675" w:rsidRDefault="00835675" w:rsidP="00835675">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00835675">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
         <w:t xml:space="preserve">* Sıvı içecekler için pipet konulması rica olunur. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00171390" w:rsidRDefault="005463BB" w:rsidP="00835675">
+    <w:p w:rsidR="00171390" w:rsidRDefault="0059363F" w:rsidP="00835675">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:noProof/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="42839548" wp14:editId="4D02B855">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>8255000</wp:posOffset>
+                  <wp:posOffset>8357235</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>185420</wp:posOffset>
+                  <wp:posOffset>123825</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="2131060" cy="271780"/>
-                <wp:effectExtent l="6350" t="13970" r="5715" b="9525"/>
+                <wp:extent cx="1997710" cy="271780"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2" name="Text Box 38"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="2131060" cy="271780"/>
+                          <a:ext cx="1997710" cy="271780"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
-                          <a:solidFill>
-[...4 lines deleted...]
-                          </a:solidFill>
+                          <a:noFill/>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00835675" w:rsidRDefault="005463BB">
+                          <w:p w:rsidR="00A672EC" w:rsidRDefault="00A672EC">
                             <w:r>
-                              <w:t>@esra_ogretmenimm</w:t>
+                              <w:t>www.eglenerekogrenelim.com</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:spAutoFit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>20000</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 38" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:650pt;margin-top:14.6pt;width:167.8pt;height:21.4pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDMOBeKnAIAAEcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMuO2yAU3VfqPyD2GT/ivKxxRmmcVJWm&#10;D2mmH4BtbKNicIHEno76771Aksm0m6qqFxi4cDjn3gO3d2PH0ZEqzaTIcHQTYkRFKSsmmgx/fdxP&#10;lhhpQ0RFuBQ0w09U47v12ze3Q5/SWLaSV1QhABE6HfoMt8b0aRDosqUd0TeypwKCtVQdMTBUTVAp&#10;MgB6x4M4DOfBIFXVK1lSrWE290G8dvh1TUvzua41NYhnGLgZ1yrXFrYN1rckbRTpW1aeaJB/YNER&#10;JuDQC1RODEEHxf6A6lippJa1uSllF8i6ZiV1GkBNFP6m5qElPXVaIDm6v6RJ/z/Y8tPxi0KsynCM&#10;kSAdlOiRjga9kyOaLm16hl6nsOqhh3VmhHkos5Oq+3tZftNIyG1LREM3SsmhpaQCepHdGVxt9Tja&#10;ghTDR1nBOeRgpAMaa9XZ3EE2EKBDmZ4upbFcSpiMo2kUziFUQixeRIulq11A0vPuXmnznsoO2U6G&#10;FZTeoZPjvTaWDUnPS+xhQu4Z5678XKAhw6tZPPO6JGeVDdplzoh0yxU6ErBQ0Xjt/NCBCD8Xhfbz&#10;ToJ58JufPxO8QDgO+hq9Ywbcz1mX4eUVik3iTlSOnCGM+z4I4MJygpyApFPPu+x5Fa52y90ymSTx&#10;fDdJwjyfbPbbZDLfR4tZPs232zz6aeVFSdqyqqLCKjw7Pkr+zlGnu+e9evH8K0laNcUlXXv3OS9A&#10;Kl+UB69puMSAqvPfqXPusYbx1jFjMUJCrKUKWT2Bj5T0txleH+i0Uv3AaICbnGH9/UAUxYh/EODF&#10;VZQk9uq7QTJbxDBQ15HiOkJECVAZNhj57tb45+LQK9a0cNLZ/Rvw7545a72wAgl2ALfViTm9LPY5&#10;uB67VS/v3/oXAAAA//8DAFBLAwQUAAYACAAAACEAP+AFmOEAAAALAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPP0/DMBTEdyS+g/WQWFBrk4oAIU6FKv4MnSjtwPYavyYWsR1iJ3W/Pe4E4+lOd78rl9F0&#10;bKLBa2cl3M4FMLK1U9o2Erafr7MHYD6gVdg5SxJO5GFZXV6UWCh3tB80bULDUon1BUpoQ+gLzn3d&#10;kkE/dz3Z5B3cYDAkOTRcDXhM5abjmRA5N6htWmixp1VL9fdmNBLW9e7lfYw/uv/aRfG2Ok2obw5S&#10;Xl/F5ydggWL4C8MZP6FDlZj2brTKsy7phRDpTJCQPWbAzol8cZcD20u4zwTwquT/P1S/AAAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMw4F4qcAgAARwUAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAD/gBZjhAAAACwEAAA8AAAAAAAAAAAAAAAAA9gQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAEBgAAAAA=&#10;" filled="f" strokecolor="white [3212]">
+              <v:shape id="Text Box 38" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:658.05pt;margin-top:9.75pt;width:157.3pt;height:21.4pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD+I/+MewIAAOcEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO2yAQfa/Uf0C8Z31ZZ5NY66y2cVJV&#10;2l6k3X4AARyjYqBAYm+r/nsHnGTT9qWq6gcMnuHMmTkzvr0bOokO3DqhVYWzqxQjrqhmQu0q/Plp&#10;M5lj5DxRjEiteIWfucN3y9evbntT8ly3WjJuEYAoV/amwq33pkwSR1veEXelDVdgbLTtiIej3SXM&#10;kh7QO5nkaXqT9NoyYzXlzsHXejTiZcRvGk79x6Zx3CNZYeDm42rjug1rsrwl5c4S0wp6pEH+gUVH&#10;hIKgZ6iaeIL2VvwB1QlqtdONv6K6S3TTCMpjDpBNlv6WzWNLDI+5QHGcOZfJ/T9Y+uHwySLBKpxj&#10;pEgHEj3xwaM3ekDX81Ce3rgSvB4N+PkBvoPMMVVnHjT94pDSq5aoHb+3VvctJwzoZeFmcnF1xHEB&#10;ZNu/1wzikL3XEWhobBdqB9VAgA4yPZ+lCVxoCLlYzGYZmCjY8lk2m0ftElKebhvr/FuuOxQ2FbYg&#10;fUQnhwfnAxtSnlxCMKU3Qsoov1Sor/Bimk/jhQtLJzx0pxRdhedpeMZ+CUmuFYuXPRFy3EMAqQI0&#10;cIaQx93YBd8X6WI9X8+LSZHfrCdFWteT+82qmNxsstm0vq5Xqzr7EcJnRdkKxrgK9E4dmRV/p/hx&#10;NsZeOvek01KwABcoObvbrqRFBwITsYlP1AosL27JrzRi8SCr0ztmF9UNgo7S+mE7QEGC5FvNnkFn&#10;q8dpg78DbFptv2HUw6RV2H3dE8sxku8U9MoiK4owmvFQTGc5HOylZXtpIYoCVIU9RuN25cdx3hsr&#10;di1EOnXnPfTXRkTpX1gduxKmKSZznPwwrpfn6PXyf1r+BAAA//8DAFBLAwQUAAYACAAAACEApZZR&#10;id8AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2QkbixpKzpWmk4T2sYRGNXO&#10;WRPaisaJmqwrb493gpt/+dPvz+V6tgObzBh6hxKShQBmsHG6x1ZC/bl7eAIWokKtBodGwo8JsK5u&#10;b0pVaHfBDzMdYsuoBEOhJHQx+oLz0HTGqrBw3iDtvtxoVaQ4tlyP6kLlduCpEDm3qke60ClvXjrT&#10;fB/OVoKPfr98Hd/eN9vdJOrjvk77divl/d28eQYWzRz/YLjqkzpU5HRyZ9SBDZSzJE+IpWn1COxK&#10;5JlYAjtJyNMMeFXy/z9UvwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD+I/+MewIAAOcE&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQClllGJ3wAA&#10;AAsBAAAPAAAAAAAAAAAAAAAAANUEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" filled="f" stroked="f">
                 <v:textbox style="mso-fit-shape-to-text:t">
                   <w:txbxContent>
-                    <w:p w:rsidR="00835675" w:rsidRDefault="005463BB">
+                    <w:p w:rsidR="00A672EC" w:rsidRDefault="00A672EC">
                       <w:r>
-                        <w:t>@esra_ogretmenimm</w:t>
+                        <w:t>www.eglenerekogrenelim.com</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00835675" w:rsidRPr="00835675">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b/>
         </w:rPr>
         <w:t>SÜT YA DA AYRAN İÇMEK İSTEMİYORSA SU YETERLİDİR.</w:t>
       </w:r>
       <w:r w:rsidR="00835675">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> PAKETLİ MEYVE SULARINI ÇOK FAZLA TÜKETTİRMEYELİM.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="005F0372" w:rsidRDefault="005F0372" w:rsidP="00835675">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="005F0372" w:rsidRDefault="005F0372" w:rsidP="005F0372">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="52"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00247984">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="52"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">                 </w:t>
+        <w:t xml:space="preserve">               </w:t>
+      </w:r>
+      <w:r w:rsidR="0059363F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="52"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00247984">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="52"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="52"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005463BB">
+      <w:r w:rsidR="0059363F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="52"/>
         </w:rPr>
-        <w:t>……………….</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00247984">
+        <w:t>2026/2027</w:t>
+      </w:r>
+      <w:r w:rsidR="0059363F" w:rsidRPr="00247984">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="52"/>
         </w:rPr>
-        <w:t>EĞİTİM-ÖĞRETİM YILI BESLENME LİSTESİ</w:t>
+        <w:t xml:space="preserve"> EĞİTİM-ÖĞRETİM YILI BESLENME LİSTESİ</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="005F0372" w:rsidRPr="00247984" w:rsidRDefault="005F0372" w:rsidP="005F0372">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TabloKlavuzu"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:insideH w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:insideV w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3222"/>
         <w:gridCol w:w="3222"/>
         <w:gridCol w:w="3222"/>
         <w:gridCol w:w="3222"/>
         <w:gridCol w:w="3222"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005F0372" w:rsidTr="00387E0F">
+      <w:tr w:rsidR="005F0372" w:rsidTr="00A672EC">
         <w:trPr>
           <w:trHeight w:val="529"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3222" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005F0372" w:rsidRPr="00835675" w:rsidRDefault="005F0372" w:rsidP="00387E0F">
+          <w:p w:rsidR="005F0372" w:rsidRPr="00835675" w:rsidRDefault="005F0372" w:rsidP="00A672EC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:b/>
                 <w:sz w:val="6"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="005F0372" w:rsidRPr="00835675" w:rsidRDefault="005F0372" w:rsidP="00387E0F">
+          <w:p w:rsidR="005F0372" w:rsidRPr="00835675" w:rsidRDefault="005F0372" w:rsidP="00A672EC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA3521">
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>PAZARTESİ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3222" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005F0372" w:rsidRPr="00835675" w:rsidRDefault="005F0372" w:rsidP="00387E0F">
+          <w:p w:rsidR="005F0372" w:rsidRPr="00835675" w:rsidRDefault="005F0372" w:rsidP="00A672EC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:b/>
                 <w:sz w:val="6"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="005F0372" w:rsidRPr="00835675" w:rsidRDefault="005F0372" w:rsidP="00387E0F">
+          <w:p w:rsidR="005F0372" w:rsidRPr="00835675" w:rsidRDefault="005F0372" w:rsidP="00A672EC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA3521">
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>SALI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3222" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005F0372" w:rsidRPr="00835675" w:rsidRDefault="005F0372" w:rsidP="00387E0F">
+          <w:p w:rsidR="005F0372" w:rsidRPr="00835675" w:rsidRDefault="005F0372" w:rsidP="00A672EC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:b/>
                 <w:sz w:val="6"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="005F0372" w:rsidRPr="00835675" w:rsidRDefault="005F0372" w:rsidP="00387E0F">
+          <w:p w:rsidR="005F0372" w:rsidRPr="00835675" w:rsidRDefault="005F0372" w:rsidP="00A672EC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA3521">
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>ÇARŞAMBA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3222" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005F0372" w:rsidRPr="00835675" w:rsidRDefault="005F0372" w:rsidP="00387E0F">
+          <w:p w:rsidR="005F0372" w:rsidRPr="00835675" w:rsidRDefault="005F0372" w:rsidP="00A672EC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:b/>
                 <w:sz w:val="6"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="005F0372" w:rsidRPr="00835675" w:rsidRDefault="005F0372" w:rsidP="00387E0F">
+          <w:p w:rsidR="005F0372" w:rsidRPr="00835675" w:rsidRDefault="005F0372" w:rsidP="00A672EC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA3521">
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>PERŞEMBE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3222" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005F0372" w:rsidRPr="00835675" w:rsidRDefault="005F0372" w:rsidP="00387E0F">
+          <w:p w:rsidR="005F0372" w:rsidRPr="00835675" w:rsidRDefault="005F0372" w:rsidP="00A672EC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:b/>
                 <w:sz w:val="6"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="005F0372" w:rsidRPr="00835675" w:rsidRDefault="005F0372" w:rsidP="00387E0F">
+          <w:p w:rsidR="005F0372" w:rsidRPr="00835675" w:rsidRDefault="005F0372" w:rsidP="00A672EC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA3521">
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>CUMA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F0372" w:rsidTr="00387E0F">
+      <w:tr w:rsidR="005F0372" w:rsidTr="00A672EC">
         <w:trPr>
           <w:trHeight w:val="5359"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3222" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005F0372" w:rsidRPr="00835675" w:rsidRDefault="005F0372" w:rsidP="00387E0F">
+          <w:p w:rsidR="005F0372" w:rsidRPr="00835675" w:rsidRDefault="005F0372" w:rsidP="00A672EC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="005F0372" w:rsidRPr="00EA3521" w:rsidRDefault="005F0372" w:rsidP="00387E0F">
+          <w:p w:rsidR="005F0372" w:rsidRPr="00EA3521" w:rsidRDefault="005F0372" w:rsidP="00A672EC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA3521">
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">HAMUR İŞİ GÜNÜ: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005F0372" w:rsidRPr="00EA3521" w:rsidRDefault="005F0372" w:rsidP="00387E0F">
+          <w:p w:rsidR="005F0372" w:rsidRPr="00EA3521" w:rsidRDefault="005F0372" w:rsidP="00A672EC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="005F0372" w:rsidRDefault="005F0372" w:rsidP="00387E0F">
+          <w:p w:rsidR="005F0372" w:rsidRDefault="005F0372" w:rsidP="00A672EC">
             <w:r w:rsidRPr="00835675">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve">Kesinlikle evde yapılmış poğaça, börek, kurabiye, krep, pankek, mücver, gözleme, açma türü tuzlu hamur işlerinden birisi ya da evde yapılmış kek seçilmeli. (Dilimlenmiş çatalla yenilecek şekilde veya peçete ile sarılıp yenilecek şekilde konulmalı.) </w:t>
+              <w:t xml:space="preserve">Kesinlikle evde yapılmış poğaça, börek, kurabiye, krep, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>pankek</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, mücver, gözleme, açma türü tuzlu hamur işlerinden birisi ya da evde yapılmış kek seçilmeli. (Dilimlenmiş çatalla yenilecek şekilde veya peçete ile sarılıp yenilecek şekilde konulmalı.) </w:t>
             </w:r>
             <w:r w:rsidRPr="00835675">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">İçecek (süt, ayran ya da evde yapılmış meyve suyu.) </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005F0372" w:rsidRDefault="005F0372" w:rsidP="00387E0F">
+          <w:p w:rsidR="005F0372" w:rsidRDefault="005F0372" w:rsidP="00A672EC">
             <w:r w:rsidRPr="00835675">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">Mevsim meyvesi (Isırarak yiyebileceği bir meyve değilse; soyulmuş, dilimlenmiş çatalla yenilecek şekilde hazırlanmış olarak cam olmayan beslenme kabına konulmalı.) </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005F0372" w:rsidRPr="00835675" w:rsidRDefault="005F0372" w:rsidP="00387E0F">
+          <w:p w:rsidR="005F0372" w:rsidRPr="00835675" w:rsidRDefault="005F0372" w:rsidP="00A672EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00835675">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
             <w:r>
               <w:t>Kuru yemiş</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3222" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005F0372" w:rsidRPr="00835675" w:rsidRDefault="005F0372" w:rsidP="00387E0F">
+          <w:p w:rsidR="005F0372" w:rsidRPr="00835675" w:rsidRDefault="005F0372" w:rsidP="00A672EC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="005F0372" w:rsidRPr="00EA3521" w:rsidRDefault="005F0372" w:rsidP="00387E0F">
+          <w:p w:rsidR="005F0372" w:rsidRPr="00EA3521" w:rsidRDefault="005F0372" w:rsidP="00A672EC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA3521">
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">KAHVALTI GÜNÜ: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005F0372" w:rsidRPr="00EA3521" w:rsidRDefault="005F0372" w:rsidP="00387E0F">
+          <w:p w:rsidR="005F0372" w:rsidRPr="00EA3521" w:rsidRDefault="005F0372" w:rsidP="00A672EC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="005F0372" w:rsidRDefault="005F0372" w:rsidP="00387E0F">
+          <w:p w:rsidR="005F0372" w:rsidRDefault="005F0372" w:rsidP="00A672EC">
             <w:r w:rsidRPr="00171390">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve">.Zeytin, peynir, domates, salatalık (Beyaz peynir yemeyen çocuklar için ince dilimlenmiş ekmeğe labne peyniri de sürülebilir.) ekmek veya simit, </w:t>
+              <w:t xml:space="preserve">.Zeytin, peynir, domates, salatalık (Beyaz peynir yemeyen çocuklar için ince dilimlenmiş ekmeğe </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>labne</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> peyniri de sürülebilir.) ekmek veya simit, </w:t>
             </w:r>
             <w:r w:rsidRPr="00171390">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">İçecek (süt, ayran ya da evde yapılmış meyve suyu.) </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005F0372" w:rsidRDefault="005F0372" w:rsidP="00387E0F">
+          <w:p w:rsidR="005F0372" w:rsidRDefault="005F0372" w:rsidP="00A672EC">
             <w:r w:rsidRPr="00171390">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:t>.Mevsim meyvesi (Isırarak yiyebileceği bir meyve değilse; soyulmuş, dilimlenmiş çatalla yenilecek şekilde hazırlanmış olarak cam olmayan beslenme kabına konulmalı.)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005F0372" w:rsidRPr="00835675" w:rsidRDefault="005F0372" w:rsidP="00387E0F">
+          <w:p w:rsidR="005F0372" w:rsidRPr="00835675" w:rsidRDefault="005F0372" w:rsidP="00A672EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00171390">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
             <w:r>
               <w:t>Kuru yemiş</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3222" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005F0372" w:rsidRPr="00835675" w:rsidRDefault="005F0372" w:rsidP="00387E0F">
+          <w:p w:rsidR="005F0372" w:rsidRPr="00835675" w:rsidRDefault="005F0372" w:rsidP="00A672EC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="005F0372" w:rsidRDefault="005F0372" w:rsidP="00387E0F">
+          <w:p w:rsidR="005F0372" w:rsidRDefault="005F0372" w:rsidP="00A672EC">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="005F0372" w:rsidRDefault="005F0372" w:rsidP="00387E0F">
+          <w:p w:rsidR="005F0372" w:rsidRDefault="005F0372" w:rsidP="00A672EC">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="005F0372" w:rsidRDefault="005F0372" w:rsidP="00387E0F">
+          <w:p w:rsidR="005F0372" w:rsidRDefault="005F0372" w:rsidP="00A672EC">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="005F0372" w:rsidRDefault="005F0372" w:rsidP="00387E0F">
+          <w:p w:rsidR="005F0372" w:rsidRDefault="005F0372" w:rsidP="00A672EC">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="005F0372" w:rsidRDefault="005F0372" w:rsidP="00387E0F">
+          <w:p w:rsidR="005F0372" w:rsidRDefault="005F0372" w:rsidP="00A672EC">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="005F0372" w:rsidRDefault="005F0372" w:rsidP="00387E0F">
+          <w:p w:rsidR="005F0372" w:rsidRDefault="005F0372" w:rsidP="00A672EC">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="005F0372" w:rsidRPr="00EA3521" w:rsidRDefault="005F0372" w:rsidP="00387E0F">
+          <w:p w:rsidR="005F0372" w:rsidRPr="00EA3521" w:rsidRDefault="005F0372" w:rsidP="00A672EC">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="005F0372" w:rsidRPr="00835675" w:rsidRDefault="005F0372" w:rsidP="005F0372">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="005F0372" w:rsidRPr="005F0372" w:rsidRDefault="005F0372" w:rsidP="005F0372">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:b/>
                 <w:sz w:val="36"/>
               </w:rPr>
             </w:pPr>
@@ -1633,246 +1703,249 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Emoji" w:eastAsia="Segoe UI Emoji" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji"/>
                 <w:b/>
                 <w:sz w:val="36"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="005F0372">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Emoji" w:eastAsia="Segoe UI Emoji" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji"/>
                 <w:b/>
                 <w:sz w:val="36"/>
               </w:rPr>
               <w:t>😊</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="005F0372" w:rsidRPr="00EA3521" w:rsidRDefault="005F0372" w:rsidP="005F0372">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="005F0372" w:rsidRPr="00835675" w:rsidRDefault="005F0372" w:rsidP="00387E0F">
+          <w:p w:rsidR="005F0372" w:rsidRPr="00835675" w:rsidRDefault="005F0372" w:rsidP="00A672EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3222" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005F0372" w:rsidRPr="00835675" w:rsidRDefault="005F0372" w:rsidP="00387E0F">
+          <w:p w:rsidR="005F0372" w:rsidRPr="00835675" w:rsidRDefault="005F0372" w:rsidP="00A672EC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="005F0372" w:rsidRPr="00EA3521" w:rsidRDefault="005F0372" w:rsidP="00387E0F">
+          <w:p w:rsidR="005F0372" w:rsidRPr="00EA3521" w:rsidRDefault="005F0372" w:rsidP="00A672EC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA3521">
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">MAKARNA-PİLAV GÜNÜ: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005F0372" w:rsidRPr="00EA3521" w:rsidRDefault="005F0372" w:rsidP="00387E0F">
+          <w:p w:rsidR="005F0372" w:rsidRPr="00EA3521" w:rsidRDefault="005F0372" w:rsidP="00A672EC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="005F0372" w:rsidRDefault="005F0372" w:rsidP="00387E0F">
+          <w:p w:rsidR="005F0372" w:rsidRDefault="005F0372" w:rsidP="00A672EC">
             <w:r w:rsidRPr="00171390">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">Çocuğunuzun sevdiği tarzda sebzeli, peynirli, domates soslu, sade makarna türlerinden biri </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005F0372" w:rsidRDefault="005F0372" w:rsidP="00387E0F">
+          <w:p w:rsidR="005F0372" w:rsidRDefault="005F0372" w:rsidP="00A672EC">
             <w:r>
               <w:t xml:space="preserve">YA DA bulgur, şehriye, pirinç pilavı hazırlanmalı. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005F0372" w:rsidRDefault="005F0372" w:rsidP="00387E0F">
+          <w:p w:rsidR="005F0372" w:rsidRDefault="005F0372" w:rsidP="00A672EC">
             <w:r w:rsidRPr="00171390">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">İçecek (süt, ayran ya da evde yapılmış meyve suyu.) </w:t>
             </w:r>
             <w:r w:rsidRPr="00171390">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">Mevsim meyvesi (Isırarak yiyebileceği bir meyve değilse; soyulmuş, dilimlenmiş çatalla yenilecek şekilde hazırlanmış olarak cam olmayan beslenme kabına konulmalı.) </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005F0372" w:rsidRPr="00835675" w:rsidRDefault="005F0372" w:rsidP="00387E0F">
+          <w:p w:rsidR="005F0372" w:rsidRPr="00835675" w:rsidRDefault="005F0372" w:rsidP="00A672EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00171390">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
             <w:r>
               <w:t>Kuru yemiş</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3222" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005F0372" w:rsidRPr="00835675" w:rsidRDefault="005F0372" w:rsidP="00387E0F">
+          <w:p w:rsidR="005F0372" w:rsidRPr="00835675" w:rsidRDefault="005F0372" w:rsidP="00A672EC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="005F0372" w:rsidRPr="00EA3521" w:rsidRDefault="005F0372" w:rsidP="00387E0F">
+          <w:p w:rsidR="005F0372" w:rsidRPr="00EA3521" w:rsidRDefault="005F0372" w:rsidP="00A672EC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA3521">
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:b/>
               </w:rPr>
               <w:t>TOST GÜNÜ:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005F0372" w:rsidRPr="00EA3521" w:rsidRDefault="005F0372" w:rsidP="00387E0F">
+          <w:p w:rsidR="005F0372" w:rsidRPr="00EA3521" w:rsidRDefault="005F0372" w:rsidP="00A672EC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="005F0372" w:rsidRDefault="005F0372" w:rsidP="00387E0F">
+          <w:p w:rsidR="005F0372" w:rsidRDefault="005F0372" w:rsidP="00A672EC">
             <w:r w:rsidRPr="00171390">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">Peynirli tost veya sandviç </w:t>
             </w:r>
             <w:r w:rsidRPr="00171390">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">İçecek (süt, ayran ya da evde yapılmış meyve suyu.) </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005F0372" w:rsidRDefault="005F0372" w:rsidP="00387E0F">
+          <w:p w:rsidR="005F0372" w:rsidRDefault="005F0372" w:rsidP="00A672EC">
             <w:r w:rsidRPr="00171390">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">Mevsim meyvesi (Isırarak yiyebileceği bir meyve değilse; soyulmuş, dilimlenmiş çatalla yenilecek şekilde hazırlanmış olarak cam olmayan beslenme kabına konulmalı.) </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005F0372" w:rsidRPr="00835675" w:rsidRDefault="005F0372" w:rsidP="00387E0F">
+          <w:p w:rsidR="005F0372" w:rsidRPr="00835675" w:rsidRDefault="005F0372" w:rsidP="00A672EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00171390">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
             <w:r>
               <w:t>Kuru yemiş</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="005F0372" w:rsidRDefault="005F0372" w:rsidP="005F0372">
+    <w:p w:rsidR="005F0372" w:rsidRPr="0059363F" w:rsidRDefault="005F0372" w:rsidP="005F0372">
       <w:pPr>
         <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="005F0372" w:rsidRDefault="005F0372" w:rsidP="005F0372">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00835675">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
         <w:t xml:space="preserve">Büyüme ve gelişme çağındaki çocuklarımızın hem bedensel hem de zihinsel olarak sağlıklı gelişebilmeleri için öncelikle sağlıklı beslenme alışkanlığı kazandırmamız gerektiğini unutmayalım. Öğrencilerimizin sağlıklı beslenme alışkanlığı kazanması sizlerin tutumunuza bağlıdır. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="005F0372" w:rsidRPr="00835675" w:rsidRDefault="005F0372" w:rsidP="005F0372">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00835675">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
@@ -1926,52 +1999,50 @@
     </w:p>
     <w:p w:rsidR="005F0372" w:rsidRDefault="005F0372" w:rsidP="005F0372">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00835675">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00835675">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
         <w:t xml:space="preserve">Yiyeceklerin mümkün olduğunca evde hazırlanmış olması önemlidir. Hazır yiyecekler koyma gibi bir tutum içinde olmayınız. </w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w:rsidR="005F0372" w:rsidRPr="00835675" w:rsidRDefault="005F0372" w:rsidP="005F0372">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
         <w:t xml:space="preserve">* </w:t>
       </w:r>
       <w:r w:rsidRPr="00835675">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
         <w:t xml:space="preserve">Sucuk, salam, sosis, yağlı et ürünleri, cips, hazır kek, çikolata, kraker gibi abur cubur besinler </w:t>
       </w:r>
       <w:r w:rsidRPr="00835675">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b/>
         </w:rPr>
         <w:t>KESİNLİKLE</w:t>
@@ -2037,173 +2108,174 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00835675">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
         <w:t xml:space="preserve">* Kuru yemiş olarak ceviz, fındık, kayısı, üzüm günlere yayarak beslenmesine koyunuz. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="005F0372" w:rsidRPr="00835675" w:rsidRDefault="005F0372" w:rsidP="005F0372">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00835675">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
         <w:t xml:space="preserve">* Sıvı içecekler için pipet konulması rica olunur. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005F0372" w:rsidRPr="00835675" w:rsidRDefault="005463BB" w:rsidP="005F0372">
+    <w:p w:rsidR="005F0372" w:rsidRPr="00835675" w:rsidRDefault="005F0372" w:rsidP="005F0372">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00835675">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>SÜT YA DA AYRAN İÇMEK İSTEMİYORSA SU YETERLİDİR.</w:t>
+      </w:r>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> PAKETLİ MEYVE SULARINI ÇOK FAZLA TÜKETTİRMEYELİM.</w:t>
+      </w:r>
+      <w:r w:rsidR="0059363F" w:rsidRPr="0059363F">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:noProof/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0059363F">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:noProof/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="46227F43" wp14:editId="3478FE30">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>8255000</wp:posOffset>
+                  <wp:posOffset>8509635</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>185420</wp:posOffset>
+                  <wp:posOffset>213995</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="2131060" cy="441960"/>
-                <wp:effectExtent l="6350" t="13970" r="5715" b="9525"/>
+                <wp:extent cx="1997710" cy="271780"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1" name="Text Box 40"/>
+                <wp:docPr id="3" name="Text Box 38"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="2131060" cy="441960"/>
+                          <a:ext cx="1997710" cy="271780"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
-                          <a:solidFill>
-[...4 lines deleted...]
-                          </a:solidFill>
+                          <a:noFill/>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="005463BB" w:rsidRDefault="005463BB" w:rsidP="005463BB">
+                          <w:p w:rsidR="0059363F" w:rsidRDefault="0059363F" w:rsidP="0059363F">
                             <w:r>
-                              <w:t>@esra_ogretmenimm</w:t>
+                              <w:t>www.eglenerekogrenelim.com</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="005F0372" w:rsidRDefault="005F0372" w:rsidP="005F0372"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:spAutoFit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>20000</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="Text Box 40" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:650pt;margin-top:14.6pt;width:167.8pt;height:34.8pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAShj+OnQIAAE4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO2yAQfa/Uf0C8Z21nnTSx1llt46Sq&#10;tL1Iu/0AbLCNisEFEntb9d87QJL1ti9VVT9gmBkOc2YO3NyOnUBHpg1XMsfJVYwRk5WiXDY5/vK4&#10;n60wMpZISoSSLMdPzODbzetXN0OfsblqlaBMIwCRJhv6HLfW9lkUmaplHTFXqmcSnLXSHbGw1E1E&#10;NRkAvRPRPI6X0aA07bWqmDFgLYITbzx+XbPKfqprwywSOYbcrB+1H0s3RpsbkjWa9C2vTmmQf8ii&#10;I1zCoReogliCDpr/AdXxSiujantVqS5Sdc0r5jkAmyT+jc1DS3rmuUBxTH8pk/l/sNXH42eNOIXe&#10;YSRJBy16ZKNFb9WIUl+eoTcZRD30EGdHsLtQR9X096r6apBU25bIht1prYaWEQrpJa6w0WSra4iB&#10;LQBSDh8UhXPIwSoPNNa6c4BQDQTo0KanS2tcLhUY58l1Ei/BVYEvTZM1zN0RJDvv7rWx75jqkJvk&#10;WEPrPTo53hsbQs8h7jCp9lwI334h0ZDj9WK+CLyU4NQ5PUknRLYVGh0JSKhsAndx6IBEsCWx+4KS&#10;wA56C/Zzgl7LDsKna6boHbegfsG7HK8mKK6IO0l9cpZwEebAVUiXE9QEKJ1mQWU/1vF6t9qt0lk6&#10;X+5maVwUs7v9Np0t98mbRXFdbLdF8tPRS9Ks5ZQy6RieFZ+kf6eo090LWr1o/gUlo5vyUq69/06N&#10;moRFL9PwhQFW579n59XjBBOkY8dyPOkU6uLEVCr6BHLSKlxqeIRg0ir9HaMBLnSOzbcD0Qwj8V6C&#10;JNdJCoJG1i/SxZs5LPTUU049RFYAlWOLUZhubXg1Dr3mTQsnnS/BHch4z73CnrMCJm4Bl9ZzOj0w&#10;7lWYrn3U8zO4+QUAAP//AwBQSwMEFAAGAAgAAAAhADRRfhXhAAAACwEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMjz9PwzAUxHckvoP1kFgQtUlFlIY4Far4MzBR6MD2GruJRfwcYid1vz3uBOPpTne/q9bR&#10;9mzWozeOJNwtBDBNjVOGWgmfH8+3BTAfkBT2jrSEk/awri8vKiyVO9K7nrehZamEfIkSuhCGknPf&#10;dNqiX7hBU/IObrQYkhxbrkY8pnLb80yInFs0lBY6HPSm0833drIS3prd0+sUf8zwtYviZXOa0dwc&#10;pLy+io8PwIKO4S8MZ/yEDnVi2ruJlGd90ksh0pkgIVtlwM6JfHmfA9tLWBUF8Lri/z/UvwAAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAShj+OnQIAAE4FAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQA0UX4V4QAAAAsBAAAPAAAAAAAAAAAAAAAAAPcE&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAABQYAAAAA&#10;" filled="f" strokecolor="white [3212]">
+              <v:shape id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:670.05pt;margin-top:16.85pt;width:157.3pt;height:21.4pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDwW90nfQIAAO4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMuO2yAU3VfqPyD2GduJM0mscUZpnFSV&#10;pg9pph9AAMeoGCiQ2NOq/94LTjJpu6mqeoGBC+c+zrnc3fetREdundCqxNlNihFXVDOh9iX+/LQd&#10;zTFynihGpFa8xM/c4fvl61d3nSn4WDdaMm4RgChXdKbEjfemSBJHG94Sd6MNV2CstW2Jh6XdJ8yS&#10;DtBbmYzT9DbptGXGasqdg91qMOJlxK9rTv3HunbcI1liiM3H0cZxF8ZkeUeKvSWmEfQUBvmHKFoi&#10;FDi9QFXEE3Sw4g+oVlCrna79DdVtoutaUB5zgGyy9LdsHhtieMwFiuPMpUzu/8HSD8dPFglW4glG&#10;irRA0RPvPXqjezSZh/J0xhVw6tHAOd/DPtAcU3XmQdMvDim9boja85W1ums4YRBeFm4mV1cHHBdA&#10;dt17zcAPOXgdgfratqF2UA0E6EDT84WaEAsNLheL2SwDEwXbeJbN5pG7hBTn28Y6/5brFoVJiS1Q&#10;H9HJ8cH5EA0pzkeCM6W3QspIv1SoK/FiOp7GC1eWVnhQpxRtiedp+Aa9hCQ3isXLngg5zMGBVAEa&#10;YgaXp9mggu+LdLGZb+b5KB/fbkZ5WlWj1Xadj2632WxaTar1usp+BPdZXjSCMa5CeGdFZvnfMX7q&#10;jUFLF006LQULcCEkZ/e7tbToSKAjtvGLXIHl5VjyaxixeJDV+R+zi+wGQgdqfb/ro44i9YH5nWbP&#10;QLfVQ9PBIwGTRttvGHXQcCV2Xw/EcozkOwWSWWR5Hjo0LvLpbAwLe23ZXVuIogBVYo/RMF37oasP&#10;xop9A57OIl2BzLYiKuAlqpM4oaliTqcHIHTt9Tqeenmmlj8BAAD//wMAUEsDBBQABgAIAAAAIQA5&#10;lqau3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCRuLNm6tVPXdJrQNo7A&#10;qDhnjWkrGidqsq68PdkJbv7lT78/F9vJ9GzEwXeWJMxnAhhSbXVHjYTq4/C0BuaDIq16SyjhBz1s&#10;y/u7QuXaXukdx1NoWCwhnysJbQgu59zXLRrlZ9Yhxd2XHYwKMQ4N14O6xnLT84UQKTeqo3ihVQ6f&#10;W6y/TxcjwQV3zF6G17fd/jCK6vNYLbpmL+Xjw7TbAAs4hT8YbvpRHcrodLYX0p71MSdLMY+shCTJ&#10;gN2IdLWM01lClq6AlwX//0P5CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPBb3Sd9AgAA&#10;7gQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADmWpq7f&#10;AAAACwEAAA8AAAAAAAAAAAAAAAAA1wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADj&#10;BQAAAAA=&#10;" filled="f" stroked="f">
                 <v:textbox style="mso-fit-shape-to-text:t">
                   <w:txbxContent>
-                    <w:p w:rsidR="005463BB" w:rsidRDefault="005463BB" w:rsidP="005463BB">
+                    <w:p w:rsidR="0059363F" w:rsidRDefault="0059363F" w:rsidP="0059363F">
                       <w:r>
-                        <w:t>@esra_ogretmenimm</w:t>
+                        <w:t>www.eglenerekogrenelim.com</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="005F0372" w:rsidRDefault="005F0372" w:rsidP="005F0372"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
-      </w:r>
-[...12 lines deleted...]
-        <w:t xml:space="preserve"> PAKETLİ MEYVE SULARINI ÇOK FAZLA TÜKETTİRMEYELİM.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="005F0372" w:rsidRPr="00835675" w:rsidRDefault="005F0372" w:rsidP="00835675">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="005F0372" w:rsidRPr="00835675" w:rsidSect="00247984">
       <w:pgSz w:w="16840" w:h="11910" w:orient="landscape"/>
       <w:pgMar w:top="227" w:right="459" w:bottom="227" w:left="459" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
@@ -2215,98 +2287,102 @@
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Comic Sans MS">
     <w:panose1 w:val="030F0702030302020204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="script"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000287" w:usb1="00000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000687" w:usb1="00000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Emoji">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="02000000" w:usb2="08000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="90"/>
+  <w:doNotDisplayPageBoundaries/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DB498A"/>
     <w:rsid w:val="000D42C0"/>
     <w:rsid w:val="00171390"/>
     <w:rsid w:val="001C3C7A"/>
     <w:rsid w:val="001C56CE"/>
     <w:rsid w:val="00247984"/>
     <w:rsid w:val="005463BB"/>
     <w:rsid w:val="005758AC"/>
+    <w:rsid w:val="0059363F"/>
     <w:rsid w:val="005F0372"/>
     <w:rsid w:val="00835675"/>
     <w:rsid w:val="009A31BF"/>
+    <w:rsid w:val="00A672EC"/>
     <w:rsid w:val="00AB0F3B"/>
     <w:rsid w:val="00AD06E2"/>
     <w:rsid w:val="00DA5BFC"/>
     <w:rsid w:val="00DB498A"/>
     <w:rsid w:val="00EA3521"/>
     <w:rsid w:val="00FA23A2"/>
     <w:rsid w:val="0B9328D6"/>
     <w:rsid w:val="18BC3EA5"/>
     <w:rsid w:val="28BE391E"/>
     <w:rsid w:val="31731FC5"/>
     <w:rsid w:val="38352F65"/>
     <w:rsid w:val="38414FF1"/>
     <w:rsid w:val="3F32142D"/>
     <w:rsid w:val="40F25304"/>
     <w:rsid w:val="4618353C"/>
     <w:rsid w:val="7F1F58CE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
@@ -3347,77 +3423,77 @@
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <s:customData xmlns="http://www.wps.cn/officeDocument/2013/wpsCustomData" xmlns:s="http://www.wps.cn/officeDocument/2013/wpsCustomData">
   <customSectProps>
     <customSectPr/>
   </customSectProps>
   <customShpExts>
     <customShpInfo spid="_x0000_s1026" textRotate="1"/>
   </customShpExts>
 </s:customData>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1977F7D-205B-4081-913C-38D41E755F92}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.wps.cn/officeDocument/2013/wpsCustomData"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>5195</Characters>
+  <Pages>2</Pages>
+  <Words>912</Words>
+  <Characters>5204</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>43</Lines>
   <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Konu Başlığı</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>2-sinif-ders-programi</vt:lpstr>
+      <vt:lpstr>beslenme-listesi</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager>https://eglenerekogrenelim.com/download/beslenme-listesi-duzenlenebilir/</Manager>
   <Company>https://eglenerekogrenelim.com/download/beslenme-listesi-duzenlenebilir/</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6094</CharactersWithSpaces>
+  <CharactersWithSpaces>6104</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>beslenme-listesi</dc:title>
   <dc:subject>beslenme-listesi</dc:subject>
   <dc:creator>Esra SARIAHMET;https://eglenerekogrenelim.com/download/beslenme-listesi-duzenlenebilir/</dc:creator>
   <cp:keywords>beslenme-listesi</cp:keywords>
   <dc:description>beslenme-listesi</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category>beslenme-listesi</cp:category>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2022-08-01T00:00:00Z</vt:filetime>