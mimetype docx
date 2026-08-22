--- v0 (2026-05-23)
+++ v1 (2026-08-22)
@@ -1,3976 +1,5146 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w:rsidR="0019230A" w:rsidRPr="0019230A" w:rsidRDefault="00472B1F" w:rsidP="00FB176F">
-[...8 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="0F9A926B" w14:textId="77777777" w:rsidR="00194EDC" w:rsidRDefault="00194EDC" w:rsidP="005E2A50">
+      <w:pPr>
+        <w:pStyle w:val="AralkYok"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="052F1A37" w14:textId="0913ADA6" w:rsidR="005E2A50" w:rsidRPr="005C6509" w:rsidRDefault="005C6509" w:rsidP="005E2A50">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E2A50">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2A1E2EA0" wp14:editId="32F8F47B">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>2197100</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>354330</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2694305" cy="295275"/>
+                <wp:effectExtent l="0" t="0" r="10795" b="28575"/>
+                <wp:wrapNone/>
+                <wp:docPr id="307" name="Metin Kutusu 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2694305" cy="295275"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FF9BFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="06BD466D" w14:textId="577ECD47" w:rsidR="005E2A50" w:rsidRPr="005E2A50" w:rsidRDefault="005E2A50" w:rsidP="005E2A50">
+                            <w:pPr>
+                              <w:pStyle w:val="AralkYok"/>
+                              <w:ind w:left="264"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                                <w:b/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                                <w:b/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">  </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="005E2A50">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                                <w:b/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>KIRTASİYE MALZEMELERİ</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="41323A16" w14:textId="15D7FB80" w:rsidR="005E2A50" w:rsidRDefault="005E2A50"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Metin Kutusu 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:173pt;margin-top:27.9pt;width:212.15pt;height:23.25pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDCnXm7LQIAAEoEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vthxk7Yx4hRtOg/D&#10;2m1Atw+QZTkWJomepMTOvn6U7GbZ7WVYHgTRpA7Jc8isbwatyEFYJ8EUdD5LKRGGQy3NrqCfP5Wv&#10;rilxnpmaKTCioEfh6M3m5Yt13+UigxZULSxBEOPyvito632XJ4njrdDMzaATBp0NWM08mnaX1Jb1&#10;iK5VkqXpZdKDrTsLXDiHX+9HJ91E/KYR3H9oGic8UQXF2nw8bTyrcCabNct3lnWt5FMZ7B+q0Ewa&#10;THqCumeekb2Vv0FpyS04aPyMg06gaSQXsQfsZp7+0s1TyzoRe0FyXHeiyf0/WP7+8NESWRf0Ir2i&#10;xDCNIj0KLw15t/d7tydZ4KjvXI6hTx0G++EOBtQ69uu6B+BfHDGwbZnZiVtroW8Fq7HGeXiZnD0d&#10;cVwAqfpHqDEV23uIQENjdSAQKSGIjlodT/qIwROOH7PL1eIiXVLC0ZetltnVMqZg+fPrzjr/RoAm&#10;4VJQi/pHdHZ4cD5Uw/LnkJDMgZJ1KZWKht1VW2XJgeGslOXqriwn9J/ClCF9QTH5ciTgrxBp/P0J&#10;QkuPQ6+kLuj1KYjlgbbXpo4j6ZlU4x1LVmbiMVA3kuiHaph0qaA+IqMWxuHGZcRLC/YbJT0OdkHd&#10;1z2zghL11qAqq/liETYhGovlVYaGPfdU5x5mOEIV1FMyXrc+bk8gzMAtqtfISGyQeaxkqhUHNvI9&#10;LVfYiHM7Rv34C9h8BwAA//8DAFBLAwQUAAYACAAAACEAEyztReAAAAAKAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPy07DMBBF90j8gzVI7Kidhj6UxqlQJbY8WpDozo2nSSAeR7Gbpn/PsCrL0Vzde06+&#10;Hl0rBuxD40lDMlEgkEpvG6o0fOyeH5YgQjRkTesJNVwwwLq4vclNZv2Z3nHYxkpwCYXMaKhj7DIp&#10;Q1mjM2HiOyT+HX3vTOSzr6TtzZnLXSunSs2lMw3xQm063NRY/mxPTsPX5W1o3Wvyuf/evHRNtUz2&#10;tEu0vr8bn1YgIo7xGoY/fEaHgpkO/kQ2iFZD+jhnl6hhNmMFDiwWKgVx4KSapiCLXP5XKH4BAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAwp15uy0CAABKBAAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAEyztReAAAAAKAQAADwAAAAAAAAAAAAAAAACH&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJQFAAAAAA==&#10;" fillcolor="#ff9bff">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="06BD466D" w14:textId="577ECD47" w:rsidR="005E2A50" w:rsidRPr="005E2A50" w:rsidRDefault="005E2A50" w:rsidP="005E2A50">
+                      <w:pPr>
+                        <w:pStyle w:val="AralkYok"/>
+                        <w:ind w:left="264"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                          <w:b/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                          <w:b/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">  </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="005E2A50">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                          <w:b/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>KIRTASİYE MALZEMELERİ</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="41323A16" w14:textId="15D7FB80" w:rsidR="005E2A50" w:rsidRDefault="005E2A50"/>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="001816BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r w:rsidR="00291593">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="005E2A50" w:rsidRPr="005C6509">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.SINIF İHTİYAÇ LİSTESİ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E143C65" w14:textId="77777777" w:rsidR="00CD4DE9" w:rsidRDefault="00CD4DE9" w:rsidP="008A02DE">
+      <w:pPr>
+        <w:pStyle w:val="AralkYok"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="070FFB5D" w14:textId="77777777" w:rsidR="008A02DE" w:rsidRPr="008A02DE" w:rsidRDefault="008A02DE" w:rsidP="008A02DE">
+      <w:pPr>
+        <w:pStyle w:val="AralkYok"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:strike/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DDCBE2A" w14:textId="3822C69A" w:rsidR="008A02DE" w:rsidRPr="00603A62" w:rsidRDefault="008A02DE" w:rsidP="008A02DE">
+      <w:pPr>
+        <w:pStyle w:val="AralkYok"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00603A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1 top A4 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00603A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>kağıt</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00603A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00603A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(Öğretmene verilecek)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6877F7EB" w14:textId="56BCE8CA" w:rsidR="008A02DE" w:rsidRPr="00603A62" w:rsidRDefault="008A02DE" w:rsidP="008A02DE">
+      <w:pPr>
+        <w:pStyle w:val="AralkYok"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00603A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10’lu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00603A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A4 boyutunda</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00603A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> renkli fon karton </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00603A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00603A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Öğretmene verilecek)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F9F29A" w14:textId="3A1D2FF5" w:rsidR="008A02DE" w:rsidRPr="00603A62" w:rsidRDefault="008A02DE" w:rsidP="008A02DE">
+      <w:pPr>
+        <w:pStyle w:val="AralkYok"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00603A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10'lu elişi </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00603A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>kağıdı</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00603A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00603A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(Öğretmene verilecek)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="687900F5" w14:textId="77777777" w:rsidR="008A02DE" w:rsidRPr="00603A62" w:rsidRDefault="008A02DE" w:rsidP="008A02DE">
+      <w:pPr>
+        <w:pStyle w:val="AralkYok"/>
+        <w:ind w:left="1344"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C9A7276" w14:textId="643DD034" w:rsidR="005E2A50" w:rsidRPr="00603A62" w:rsidRDefault="005E2A50" w:rsidP="00603A62">
+      <w:pPr>
+        <w:pStyle w:val="AralkYok"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00603A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1 adet büyük boy </w:t>
+      </w:r>
+      <w:r w:rsidR="00B34397">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00603A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0 yaprak </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000849B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>çizgili</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00603A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> defter </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00603A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Türkçe) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36F99A22" w14:textId="6C5D5B10" w:rsidR="005E2A50" w:rsidRDefault="005E2A50" w:rsidP="00765E71">
+      <w:pPr>
+        <w:pStyle w:val="AralkYok"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00603A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1 adet büyük boy </w:t>
+      </w:r>
+      <w:r w:rsidR="00291593">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00603A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0 yaprak </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000849B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>çizgili</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00603A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> defter </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00603A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00291593">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Sosyal Bilgiler</w:t>
+      </w:r>
+      <w:r w:rsidR="00603A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00603A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="547B6C79" w14:textId="3798243A" w:rsidR="00291593" w:rsidRPr="000849B8" w:rsidRDefault="00291593" w:rsidP="000849B8">
+      <w:pPr>
+        <w:pStyle w:val="AralkYok"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000849B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1 adet büyük boy 60 yaprak </w:t>
+      </w:r>
+      <w:r w:rsidR="000849B8" w:rsidRPr="000849B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>kareli</w:t>
+      </w:r>
+      <w:r w:rsidR="000849B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000849B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">defter </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000849B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00E20E09" w:rsidRPr="000849B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>İnsan Hakları, Yurttaşlık ve Demokrasi</w:t>
+      </w:r>
+      <w:r w:rsidR="000849B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000849B8" w:rsidRPr="000849B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Arkası Trafik Güvenliği)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46BE45C3" w14:textId="1D7D37B7" w:rsidR="00603A62" w:rsidRDefault="005E2A50" w:rsidP="00603A62">
+      <w:pPr>
+        <w:pStyle w:val="AralkYok"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00603A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1 adet büyük boy </w:t>
+      </w:r>
+      <w:r w:rsidR="00B34397">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00603A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0 yaprak </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000849B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>kareli</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00603A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> defter </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00603A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(Matematik)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00603A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03C43209" w14:textId="024EE7B9" w:rsidR="00291593" w:rsidRPr="00291593" w:rsidRDefault="00B34397" w:rsidP="00291593">
+      <w:pPr>
+        <w:pStyle w:val="AralkYok"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00603A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1 adet büyük boy </w:t>
+      </w:r>
+      <w:r w:rsidR="009A0D13">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00603A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0 yaprak </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000849B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kareli </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00603A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">defter </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00603A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Fen Bilimleri</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00603A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00603A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4ABF2FB6" w14:textId="450CCA39" w:rsidR="005E2A50" w:rsidRPr="00603A62" w:rsidRDefault="005E2A50" w:rsidP="00765E71">
+      <w:pPr>
+        <w:pStyle w:val="AralkYok"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00603A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1 adet orta boy </w:t>
+      </w:r>
+      <w:r w:rsidR="00B34397">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">60 yaprak </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00603A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">resim defteri </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00603A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00291593">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Telli</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00603A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00603A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53561C60" w14:textId="5C43E28E" w:rsidR="005E2A50" w:rsidRPr="00603A62" w:rsidRDefault="005E2A50" w:rsidP="00765E71">
+      <w:pPr>
+        <w:pStyle w:val="AralkYok"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00603A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1 adet küçük boy not defteri </w:t>
+      </w:r>
+      <w:r w:rsidR="00F563E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(Ödev yaz</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00603A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>mak için)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00603A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="647F232D" w14:textId="5D609304" w:rsidR="005E2A50" w:rsidRPr="00603A62" w:rsidRDefault="009A0D13" w:rsidP="00765E71">
+      <w:pPr>
+        <w:pStyle w:val="AralkYok"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E2A50">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:noProof/>
-          <w:color w:val="FFFFFF" w:themeColor="background1"/>
-          <w:sz w:val="72"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
-        <w:pict>
-[...76 lines deleted...]
-          <w:sz w:val="72"/>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251679744" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="77EC11F0" wp14:editId="5CF4EAED">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>4636770</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>185420</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1926590" cy="2454910"/>
+                <wp:effectExtent l="0" t="0" r="0" b="2540"/>
+                <wp:wrapNone/>
+                <wp:docPr id="3" name="Metin Kutusu 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1926590" cy="2454910"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="9525">
+                          <a:noFill/>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="567C1376" w14:textId="624E783D" w:rsidR="009A0D13" w:rsidRDefault="00603A62" w:rsidP="00603A62">
+                            <w:pPr>
+                              <w:spacing w:line="360" w:lineRule="auto"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Kristen ITC" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Kristen ITC" w:cstheme="majorBidi"/>
+                                <w:b/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00603A62">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Kristen ITC" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Kristen ITC" w:cstheme="majorBidi"/>
+                                <w:b/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Listede yazılı olan malzemelerden evde olanlar </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Kristen ITC" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Kristen ITC" w:cstheme="majorBidi"/>
+                                <w:b/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">var ise </w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramStart"/>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Kristen ITC" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Kristen ITC" w:cstheme="majorBidi"/>
+                                <w:b/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">yeni </w:t>
+                            </w:r>
+                            <w:r w:rsidR="009A0D13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Kristen ITC" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Kristen ITC" w:cstheme="majorBidi"/>
+                                <w:b/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">   </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Kristen ITC" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Kristen ITC" w:cstheme="majorBidi"/>
+                                <w:b/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t>almanıza</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramEnd"/>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Kristen ITC" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Kristen ITC" w:cstheme="majorBidi"/>
+                                <w:b/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> gerek yok.</w:t>
+                            </w:r>
+                            <w:r w:rsidR="009A0D13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Kristen ITC" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Kristen ITC" w:cstheme="majorBidi"/>
+                                <w:b/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="6576D782" w14:textId="7B11AE49" w:rsidR="00603A62" w:rsidRDefault="009A0D13" w:rsidP="009A0D13">
+                            <w:pPr>
+                              <w:spacing w:line="360" w:lineRule="auto"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Kristen ITC" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Kristen ITC" w:cstheme="majorBidi"/>
+                                <w:b/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Kristen ITC" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Kristen ITC" w:cstheme="majorBidi"/>
+                                <w:b/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t>Telli yazı defterleri çok çabuk yıpranıyor.       Yazı defterleri telli olmasın lütfen.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="7FF7939D" w14:textId="77777777" w:rsidR="00291593" w:rsidRPr="00603A62" w:rsidRDefault="00291593" w:rsidP="009A0D13">
+                            <w:pPr>
+                              <w:spacing w:line="360" w:lineRule="auto"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Kristen ITC" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Kristen ITC" w:cstheme="majorBidi"/>
+                                <w:b/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="1B367B28" w14:textId="77777777" w:rsidR="00603A62" w:rsidRDefault="00603A62" w:rsidP="00603A62"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:365.1pt;margin-top:14.6pt;width:151.7pt;height:193.3pt;z-index:251679744;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB+qsP2EQIAAP4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9Fu0zAUfUfiHyy/06ShHWtUdxobQ4gN&#10;kAYf4DpOY2H7Gttp0n09107XVfCGyINl5/qee8+5x+ur0Wiylz4osIzOZyUl0gpolN0x+uP73ZtL&#10;SkLktuEarGT0IAO92rx+tR5cLSvoQDfSEwSxoR4co12Mri6KIDppeJiBkxaDLXjDIx79rmg8HxDd&#10;6KIqy4tiAN84D0KGgH9vpyDdZPy2lSJ+bdsgI9GMYm8xrz6v27QWmzWvd567ToljG/wfujBcWSx6&#10;grrlkZPeq7+gjBIeArRxJsAU0LZKyMwB2czLP9g8dtzJzAXFCe4kU/h/sOLL/psnqmH0LSWWGxzR&#10;g4zKks997ENPqqTQ4EKNFx8dXo3jexhx0pltcPcgfgZi4abjdievvYehk7zBDucpszhLnXBCAtkO&#10;D9BgKd5HyEBj602SDwUhiI6TOpymI8dIRCq5qi6WKwwJjFWL5WI1z/MreP2c7nyIHyUYkjaMehx/&#10;huf7+xBTO7x+vpKqWbhTWmcLaEsGRlfLapkTziJGRXSoVobRyzJ9k2cSyw+2ycmRKz3tsYC2R9qJ&#10;6cQ5jtsxa5w1SZJsoTmgDh4mQ+IDwk0H/omSAc3IaPjVcy8p0Z8sarmaLxbJvfmwWL6r8ODPI9vz&#10;CLcCoRiNlEzbm5gdP1G+Rs1bldV46eTYMposi3R8EMnF5+d86+XZbn4DAAD//wMAUEsDBBQABgAI&#10;AAAAIQDoK2aY4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9Nb8IwDIbvk/gPkZF2GwktMCh1&#10;0bRp101jH9JuoTFtReNUTaDdv184bSfL8qPXz5vvRtuKC/W+cYwwnykQxKUzDVcIH+/Pd2sQPmg2&#10;unVMCD/kYVdMbnKdGTfwG132oRIxhH2mEeoQukxKX9ZktZ+5jjjejq63OsS1r6Tp9RDDbSsTpVbS&#10;6objh1p39FhTedqfLcLny/H7a6Feqye77AY3Ksl2IxFvp+PDFkSgMfzBcNWP6lBEp4M7s/GiRbhP&#10;VRJRhGQT5xVQaboCcUBYzJdrkEUu/3cofgEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB+&#10;qsP2EQIAAP4DAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQDoK2aY4AAAAAsBAAAPAAAAAAAAAAAAAAAAAGsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAeAUAAAAA&#10;" filled="f" stroked="f">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="567C1376" w14:textId="624E783D" w:rsidR="009A0D13" w:rsidRDefault="00603A62" w:rsidP="00603A62">
+                      <w:pPr>
+                        <w:spacing w:line="360" w:lineRule="auto"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Kristen ITC" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Kristen ITC" w:cstheme="majorBidi"/>
+                          <w:b/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00603A62">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Kristen ITC" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Kristen ITC" w:cstheme="majorBidi"/>
+                          <w:b/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Listede yazılı olan malzemelerden evde olanlar </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Kristen ITC" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Kristen ITC" w:cstheme="majorBidi"/>
+                          <w:b/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">var ise </w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramStart"/>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Kristen ITC" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Kristen ITC" w:cstheme="majorBidi"/>
+                          <w:b/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">yeni </w:t>
+                      </w:r>
+                      <w:r w:rsidR="009A0D13">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Kristen ITC" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Kristen ITC" w:cstheme="majorBidi"/>
+                          <w:b/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">   </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Kristen ITC" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Kristen ITC" w:cstheme="majorBidi"/>
+                          <w:b/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t>almanıza</w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramEnd"/>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Kristen ITC" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Kristen ITC" w:cstheme="majorBidi"/>
+                          <w:b/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> gerek yok.</w:t>
+                      </w:r>
+                      <w:r w:rsidR="009A0D13">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Kristen ITC" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Kristen ITC" w:cstheme="majorBidi"/>
+                          <w:b/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="6576D782" w14:textId="7B11AE49" w:rsidR="00603A62" w:rsidRDefault="009A0D13" w:rsidP="009A0D13">
+                      <w:pPr>
+                        <w:spacing w:line="360" w:lineRule="auto"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Kristen ITC" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Kristen ITC" w:cstheme="majorBidi"/>
+                          <w:b/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Kristen ITC" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Kristen ITC" w:cstheme="majorBidi"/>
+                          <w:b/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t>Telli yazı defterleri çok çabuk yıpranıyor.       Yazı defterleri telli olmasın lütfen.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="7FF7939D" w14:textId="77777777" w:rsidR="00291593" w:rsidRPr="00603A62" w:rsidRDefault="00291593" w:rsidP="009A0D13">
+                      <w:pPr>
+                        <w:spacing w:line="360" w:lineRule="auto"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Kristen ITC" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Kristen ITC" w:cstheme="majorBidi"/>
+                          <w:b/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="1B367B28" w14:textId="77777777" w:rsidR="00603A62" w:rsidRDefault="00603A62" w:rsidP="00603A62"/>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="005E2A50" w:rsidRPr="00603A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1 adet çıtçıtlı dosya </w:t>
+      </w:r>
+      <w:r w:rsidR="005E2A50" w:rsidRPr="00603A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(Verilen ödevleri koymak için)</w:t>
+      </w:r>
+      <w:r w:rsidR="005E2A50" w:rsidRPr="00603A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="50F4162E" w14:textId="6C99A51F" w:rsidR="00603A62" w:rsidRPr="00603A62" w:rsidRDefault="00603A62" w:rsidP="00603A62">
+      <w:pPr>
+        <w:pStyle w:val="AralkYok"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00603A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Resimli Türkçe Sözlük</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D856158" w14:textId="3E95FFA7" w:rsidR="00603A62" w:rsidRPr="00061A3E" w:rsidRDefault="009A0D13" w:rsidP="00603A62">
+      <w:pPr>
+        <w:pStyle w:val="AralkYok"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E2A50">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251681792" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="03892ED4" wp14:editId="38282F8A">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>4281805</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>142240</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="357505" cy="1476375"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="8" name="Metin Kutusu 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="357505" cy="1476375"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="9525">
+                          <a:noFill/>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="43A9625D" w14:textId="77777777" w:rsidR="00603A62" w:rsidRPr="00603A62" w:rsidRDefault="00603A62" w:rsidP="00603A62">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Berlin Sans FB Demi" w:hAnsi="Berlin Sans FB Demi"/>
+                                <w:b/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="52"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00603A62">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Berlin Sans FB Demi" w:hAnsi="Berlin Sans FB Demi"/>
+                                <w:b/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="144"/>
+                              </w:rPr>
+                              <w:t>!</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape id="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:337.15pt;margin-top:11.2pt;width:28.15pt;height:116.25pt;z-index:251681792;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC6Sz+cEQIAAP0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9Fu0zAUfUfiHyy/06RZs7Ko6TQ2hhAb&#10;IA0+wHGcxsL2NbbTpPt6rp2uVPCGyINl5/qee8+5x5vrSSuyF85LMDVdLnJKhOHQSrOr6fdv92/e&#10;UuIDMy1TYERND8LT6+3rV5vRVqKAHlQrHEEQ46vR1rQPwVZZ5nkvNPMLsMJgsAOnWcCj22WtYyOi&#10;a5UVeX6ZjeBa64AL7/Hv3Ryk24TfdYKHL13nRSCqpthbSKtLaxPXbLth1c4x20t+bIP9QxeaSYNF&#10;T1B3LDAyOPkXlJbcgYcuLDjoDLpOcpE4IJtl/gebp55ZkbigON6eZPL/D5Z/3n91RLY1xUEZpnFE&#10;jyJIQz4NYfADKaJCo/UVXnyyeDVM72DCSSe23j4A/+GJgduemZ24cQ7GXrAWO1zGzOwsdcbxEaQZ&#10;H6HFUmwIkICmzukoHwpCEB0ndThNR0yBcPx5Ua7LvKSEY2i5Wl9erMtUglUv2db58EGAJnFTU4fT&#10;T+hs/+BD7IZVL1diMQP3UqnkAGXIWNOrsihTwllEy4AGVVKjQnn8ZstEku9Nm5IDk2reYwFljqwj&#10;0ZlymJopSXwSs4H2gDI4mP2I7wc3PbhnSkb0Yk39z4E5QYn6aFDKq+VqFc2bDqtyXeDBnUea8wgz&#10;HKFqGiiZt7chGX6mfIOSdzKpEWczd3JsGT2WRDq+h2ji83O69fvVbn8BAAD//wMAUEsDBBQABgAI&#10;AAAAIQDi1VAw3wAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPsPkSdxYwld17HS&#10;dJpAXEGMD4lb1nhttcapmmwt/x5zgqPtR6+ft9hOrhMXHELrScPtQoFAqrxtqdbw/vZ0cwciREPW&#10;dJ5QwzcG2Jazq8Lk1o/0ipd9rAWHUMiNhibGPpcyVA06Exa+R+Lb0Q/ORB6HWtrBjBzuOpkolUln&#10;WuIPjenxocHqtD87DR/Px6/PVL3Uj27Vj35SktxGan09n3b3ICJO8Q+GX31Wh5KdDv5MNohOQ7ZO&#10;l4xqSJIUBAPrpcpAHHixSjcgy0L+r1D+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALpL&#10;P5wRAgAA/QMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AOLVUDDfAAAACgEAAA8AAAAAAAAAAAAAAAAAawQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAB3BQAAAAA=&#10;" filled="f" stroked="f">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="43A9625D" w14:textId="77777777" w:rsidR="00603A62" w:rsidRPr="00603A62" w:rsidRDefault="00603A62" w:rsidP="00603A62">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Berlin Sans FB Demi" w:hAnsi="Berlin Sans FB Demi"/>
+                          <w:b/>
+                          <w:color w:val="FF0000"/>
+                          <w:sz w:val="52"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00603A62">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Berlin Sans FB Demi" w:hAnsi="Berlin Sans FB Demi"/>
+                          <w:b/>
+                          <w:color w:val="FF0000"/>
+                          <w:sz w:val="144"/>
+                        </w:rPr>
+                        <w:t>!</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00603A62" w:rsidRPr="00603A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>İngilizce Türkçe Sözlük</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60068DE8" w14:textId="175A225D" w:rsidR="00061A3E" w:rsidRPr="00603A62" w:rsidRDefault="00061A3E" w:rsidP="00603A62">
+      <w:pPr>
+        <w:pStyle w:val="AralkYok"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Atasözü ve Deyimler Sözlüğü</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58E72D24" w14:textId="246E06A0" w:rsidR="005E2A50" w:rsidRPr="00603A62" w:rsidRDefault="005E2A50" w:rsidP="00765E71">
+      <w:pPr>
+        <w:pStyle w:val="AralkYok"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00603A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En az iki bölmeli kalemlik </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76AA843B" w14:textId="77777777" w:rsidR="005E2A50" w:rsidRPr="00603A62" w:rsidRDefault="005E2A50" w:rsidP="00765E71">
+      <w:pPr>
+        <w:pStyle w:val="AralkYok"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00603A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kurşun kalem 2 tane </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3990B257" w14:textId="408219DC" w:rsidR="005E2A50" w:rsidRPr="00603A62" w:rsidRDefault="005E2A50" w:rsidP="00765E71">
+      <w:pPr>
+        <w:pStyle w:val="AralkYok"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00603A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kırmızı kalemler 2 tane </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="207C31BC" w14:textId="55F10301" w:rsidR="005E2A50" w:rsidRPr="00603A62" w:rsidRDefault="00603A62" w:rsidP="00765E71">
+      <w:pPr>
+        <w:pStyle w:val="AralkYok"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00603A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="579FBEDB" wp14:editId="16486172">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-1186180</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>150495</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2543810" cy="295275"/>
+                <wp:effectExtent l="317" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="5" name="Metin Kutusu 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm rot="16200000">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2543810" cy="295275"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="9525">
+                          <a:noFill/>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="5D70A953" w14:textId="4E8B4007" w:rsidR="005C6509" w:rsidRPr="005C6509" w:rsidRDefault="005C6509" w:rsidP="005C6509">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="005C6509">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t>www.eglenerekogrenelim.com</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape id="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-93.4pt;margin-top:11.85pt;width:200.3pt;height:23.25pt;rotation:-90;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAZZqYXGQIAAAwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9Fu0zAUfUfiHyy/0zRZs3VR02lsDCE2&#10;QBp8gOM4jYXta2ynSfl6rp3SVfCGyENk+16fe88515ubSSuyF85LMDXNF0tKhOHQSrOr6bevD2/W&#10;lPjATMsUGFHTg/D0Zvv61Wa0lSigB9UKRxDE+Gq0Ne1DsFWWed4LzfwCrDAY7MBpFnDrdlnr2Ijo&#10;WmXFcnmZjeBa64AL7/H0fg7SbcLvOsHD567zIhBVU+wtpL9L/yb+s+2GVTvHbC/5sQ32D11oJg0W&#10;PUHds8DI4ORfUFpyBx66sOCgM+g6yUXigGzy5R9snntmReKC4nh7ksn/P1j+af/FEdnWtKTEMI0W&#10;PYkgDfk4hMEPpIgKjdZXmPhsMTVMb2FCpxNbbx+Bf/fEwF3PzE7cOgdjL1iLHebxZnZ2dcbxEaQZ&#10;n6DFUmwIkICmzmniAO3JL9FW/NIx6kOwGBp3OJklpkA4Hhbl6mKdY4hjrLgui6syVWRVBIteWOfD&#10;ewGaxEVNHQ5DQmX7Rx9icy8pMd3Ag1QqDYQyZKwpYpbpwllEy4DzqqSu6XruM12InN+ZNq0Dk2pe&#10;YwFljiJE3rMCYWqmpPjFb20baA+oSuKPhPA5Ybs9uJ+UjDiaNfU/BuYEJeqDQWWv89UqznLarMqr&#10;AjfuPNKcR5jhCFXTQMm8vAtp/mfKt+hAJ5Ma0aq5k2PLOHJJpOPziDN9vk9ZL494+wsAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAOkGzyXfAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1&#10;SFxQ67ShLYQ4FT9C4toAdzfeJhHxOoq3TfP2LCd6Wo12NPNNvj37Tp1wiG0gA4t5AgqpCq6l2sDX&#10;5/vsAVRkS852gdDAhBG2xfVVbjMXRtrhqeRaSQjFzBpomPtM61g16G2chx5JfocweMsih1q7wY4S&#10;7ju9TJK19rYlaWhsj68NVj/l0RvgN26D+75LDmE3rl6mjzJqPxlze3N+fgLFeOZ/M/zhCzoUwrQP&#10;R3JRdQZmj0LOcherNAUljnS9AbU3sLzfpKCLXF9OKH4BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAGWamFxkCAAAMBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEA6QbPJd8AAAAKAQAADwAAAAAAAAAAAAAAAABzBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;" filled="f" stroked="f">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="5D70A953" w14:textId="4E8B4007" w:rsidR="005C6509" w:rsidRPr="005C6509" w:rsidRDefault="005C6509" w:rsidP="005C6509">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="005C6509">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>www.eglenerekogrenelim.com</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005E2A50" w:rsidRPr="00603A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Kalemtraş</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005E2A50" w:rsidRPr="00603A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> çöp hazneli </w:t>
+      </w:r>
+      <w:r w:rsidR="000849B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(K</w:t>
+      </w:r>
+      <w:r w:rsidR="005E2A50" w:rsidRPr="00603A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">utulu) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B2EB534" w14:textId="77777777" w:rsidR="005E2A50" w:rsidRPr="00603A62" w:rsidRDefault="005E2A50" w:rsidP="00765E71">
+      <w:pPr>
+        <w:pStyle w:val="AralkYok"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00603A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Silgi (yumuşak) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="123BF25D" w14:textId="0E34D280" w:rsidR="005E2A50" w:rsidRPr="00603A62" w:rsidRDefault="005E2A50" w:rsidP="00765E71">
+      <w:pPr>
+        <w:pStyle w:val="AralkYok"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00603A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tahta kalemi 2 farklı renk </w:t>
+      </w:r>
+      <w:r w:rsidR="000849B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(K</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00603A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>endileri için)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00603A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02E06B0A" w14:textId="201CE34A" w:rsidR="005E2A50" w:rsidRPr="00061A3E" w:rsidRDefault="005E2A50" w:rsidP="00061A3E">
+      <w:pPr>
+        <w:pStyle w:val="AralkYok"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00603A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Küt uçlu makas </w:t>
+      </w:r>
+      <w:r w:rsidR="00061A3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ve </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00061A3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Stick</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00061A3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> yapıştırıcı </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DC09E51" w14:textId="3C0D8208" w:rsidR="00242BB6" w:rsidRPr="00B34397" w:rsidRDefault="005E2A50" w:rsidP="00B34397">
+      <w:pPr>
+        <w:pStyle w:val="AralkYok"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00603A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bant </w:t>
+      </w:r>
+      <w:r w:rsidR="00B34397">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ve a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B34397">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">taş </w:t>
+      </w:r>
+      <w:r w:rsidR="000849B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B34397">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>enkli plastik)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19125D9C" w14:textId="64A8CE93" w:rsidR="00DE10E3" w:rsidRPr="00F563E0" w:rsidRDefault="00603A62" w:rsidP="008A02DE">
+      <w:pPr>
+        <w:pStyle w:val="AralkYok"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00603A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Cetvel takımı</w:t>
+      </w:r>
+      <w:r w:rsidR="00242BB6" w:rsidRPr="00F563E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00242BB6" w:rsidRPr="00F563E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00242BB6" w:rsidRPr="00F563E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00242BB6" w:rsidRPr="00F563E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00242BB6" w:rsidRPr="00F563E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00242BB6" w:rsidRPr="00F563E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="323A2A4D" w14:textId="7C711671" w:rsidR="00603A62" w:rsidRPr="00603A62" w:rsidRDefault="00032A72" w:rsidP="00603A62">
+      <w:pPr>
+        <w:pStyle w:val="AralkYok"/>
+        <w:ind w:left="624"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E2A50">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5296447F" wp14:editId="2EB43E07">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>3731260</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>163195</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2790190" cy="295275"/>
+                <wp:effectExtent l="0" t="0" r="10160" b="28575"/>
+                <wp:wrapNone/>
+                <wp:docPr id="2" name="Metin Kutusu 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2790190" cy="295275"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="accent4">
+                            <a:lumMod val="40000"/>
+                            <a:lumOff val="60000"/>
+                          </a:schemeClr>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="00DCED5F" w14:textId="0D2D5DC0" w:rsidR="00765E71" w:rsidRPr="005E2A50" w:rsidRDefault="00765E71" w:rsidP="00765E71">
+                            <w:pPr>
+                              <w:pStyle w:val="AralkYok"/>
+                              <w:ind w:left="264"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                                <w:b/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                                <w:b/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">  </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="005E2A50">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                                <w:b/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>K</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                                <w:b/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>İŞİSEL</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="005E2A50">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                                <w:b/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> MALZEMELER</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="368B17AD" w14:textId="77777777" w:rsidR="00765E71" w:rsidRDefault="00765E71" w:rsidP="00765E71"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape id="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:293.8pt;margin-top:12.85pt;width:219.7pt;height:23.25pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBgDI0yTAIAAI0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVF9v0zAQf0fiO1h+p2mjdl2jpdPoGEJs&#10;gDT4AFfHaSxsX7CdJuXTc3ba0sEbIg+W7873uz+/u9zcDkazvXReoS35bDLlTFqBlbK7kn/7+vDm&#10;mjMfwFag0cqSH6Tnt+vXr276tpA5Nqgr6RiBWF/0bcmbENoiy7xopAE/wVZaMtboDAQS3S6rHPSE&#10;bnSWT6dXWY+uah0K6T1p70cjXyf8upYifK5rLwPTJafcQjpdOrfxzNY3UOwctI0SxzTgH7IwoCwF&#10;PUPdQwDWOfUXlFHCocc6TASaDOtaCZlqoGpm0z+qeW6glakWao5vz23y/w9WfNp/cUxVJc85s2CI&#10;oicZlGUfu9D5juWxQ33rC3r43NLTMLzFgZhO1fr2EcV3zyxuGrA7eecc9o2EijKcRc/swnXE8RFk&#10;2z9hRaGgC5iAhtqZ2D5qCCN0YupwZkcOgQlS5svVdLYikyBbvlrky0UKAcXJu3U+vJdoWLyU3BH7&#10;CR32jz7EbKA4PYnBPGpVPSitkxAnTm60Y3ugWQEhpA3z5K47Q+mO+vmUvnFqSE2zNaqvTmoKkWY3&#10;IqWAL4Joy/qSU+qLBPzC5t1uew4f4cY4EfAyT6MCLYxWpuTX50dQxKa/s1Ua5wBKj3dy1vbIQmz8&#10;SEEYtkOifH4id4vVgWhxOO4H7TNdGnQ/OetpN0ruf3TgJGf6gyVqV7P5PC5TEuaLZU6Cu7RsLy1g&#10;BUGVPHA2XjchLWDsusU7GoFaJXbirIyZHFOmmU89PO5nXKpLOb36/RdZ/wIAAP//AwBQSwMEFAAG&#10;AAgAAAAhAIN/Gj/fAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFwQdWrU&#10;pArZVIDEjQstSD068ZJYjddR7LaBr8c9wXG1TzNvqs3sBnGiKVjPCMtFBoK49cZyh/Cxe71fgwhR&#10;s9GDZ0L4pgCb+vqq0qXxZ36n0zZ2IoVwKDVCH+NYShnanpwOCz8Sp9+Xn5yO6Zw6aSZ9TuFukCrL&#10;cum05dTQ65FeemoP26ND2DfB2lyPz26/vHv7efiMh90UEW9v5qdHEJHm+AfDRT+pQ52cGn9kE8SA&#10;sFoXeUIR1KoAcQEyVaR1DUKhFMi6kv8n1L8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;YAyNMkwCAACNBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAg38aP98AAAAKAQAADwAAAAAAAAAAAAAAAACmBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAALIFAAAAAA==&#10;" fillcolor="#ffe599 [1303]">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="00DCED5F" w14:textId="0D2D5DC0" w:rsidR="00765E71" w:rsidRPr="005E2A50" w:rsidRDefault="00765E71" w:rsidP="00765E71">
+                      <w:pPr>
+                        <w:pStyle w:val="AralkYok"/>
+                        <w:ind w:left="264"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                          <w:b/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                          <w:b/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">  </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="005E2A50">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                          <w:b/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>K</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                          <w:b/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>İŞİSEL</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="005E2A50">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                          <w:b/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> MALZEMELER</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="368B17AD" w14:textId="77777777" w:rsidR="00765E71" w:rsidRDefault="00765E71" w:rsidP="00765E71"/>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="005E2A50">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="46742F33" wp14:editId="13C7F36B">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>691515</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>163195</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2790190" cy="295275"/>
+                <wp:effectExtent l="0" t="0" r="10160" b="28575"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1" name="Metin Kutusu 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2790190" cy="295275"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="99FF99"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="18BFD8B3" w14:textId="48C6BCA6" w:rsidR="00765E71" w:rsidRPr="005E2A50" w:rsidRDefault="00765E71" w:rsidP="00765E71">
+                            <w:pPr>
+                              <w:pStyle w:val="AralkYok"/>
+                              <w:ind w:left="264"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                                <w:b/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                                <w:b/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">  BOYAMA</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="005E2A50">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                                <w:b/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> MALZEMELERİ</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="12E90B78" w14:textId="77777777" w:rsidR="00765E71" w:rsidRDefault="00765E71" w:rsidP="00765E71"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:54.45pt;margin-top:12.85pt;width:219.7pt;height:23.25pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBR0kQ+KwIAAE8EAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv0zAQfkfiP1h+p0mjli5R02l0FCE2&#10;QBr8AMdxGgvbF2ynyfj1OztdFwFPiDxYPt/583ff3WV7PWpFTsI6Caaky0VKiTAcammOJf3+7fDm&#10;ihLnmamZAiNK+igcvd69frUdukJk0IKqhSUIYlwxdCVtve+KJHG8FZq5BXTCoLMBq5lH0x6T2rIB&#10;0bVKsjR9mwxg684CF87h6e3kpLuI3zSC+y9N44QnqqTIzcfVxrUKa7LbsuJoWddKfqbB/oGFZtLg&#10;oxeoW+YZ6a38A0pLbsFB4xccdAJNI7mIOWA2y/S3bB5a1omYC4rjuotM7v/B8s+nr5bIGmtHiWEa&#10;S3QvvDTkU+9715MsKDR0rsDAhw5D/fgOxhAdsnXdHfAfjhjYt8wcxY21MLSC1chwGW4ms6sTjgsg&#10;1XAPNT7Feg8RaGysDoAoCEF0rNTjpTpi9ITjYbbJ02WOLo6+LF9nm3V8ghXPtzvr/AcBmoRNSS1W&#10;P6Kz053zgQ0rnkMie1CyPkilomGP1V5ZcmLYKXl+OOT5Gd3Nw5QhA/rX2XoSYO5zc4g0fn+D0NJj&#10;yyupS3p1CWJFkO29qWNDeibVtEfKypx1DNJNIvqxGmPRogJB4wrqRxTWwtThOJG4acH+omTA7i6p&#10;+9kzKyhRHw0WJ1+uVmEcorFabzI07NxTzT3McIQqqadk2u59HKGgm4EbLGIjo74vTM6UsWuj7OcJ&#10;C2Mxt2PUy39g9wQAAP//AwBQSwMEFAAGAAgAAAAhAP2ZcAHdAAAACQEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj0FOwzAQRfdI3MEaJHbUbmhICHEqBOoBCEVi6cRDEhGP09htA6dnWMHya57+f1NuFzeK&#10;E85h8KRhvVIgkFpvB+o07F93NzmIEA1ZM3pCDV8YYFtdXpSmsP5ML3iqYye4hEJhNPQxToWUoe3R&#10;mbDyExLfPvzsTOQ4d9LO5szlbpSJUnfSmYF4oTcTPvXYftZHp0E24bnZvKt9fqCs/k7d7mDf1lpf&#10;Xy2PDyAiLvEPhl99VoeKnRp/JBvEyFnl94xqSNIMBAPpJr8F0WjIkgRkVcr/H1Q/AAAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAFHSRD4rAgAATwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAP2ZcAHdAAAACQEAAA8AAAAAAAAAAAAAAAAAhQQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACPBQAAAAA=&#10;" fillcolor="#9f9">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="18BFD8B3" w14:textId="48C6BCA6" w:rsidR="00765E71" w:rsidRPr="005E2A50" w:rsidRDefault="00765E71" w:rsidP="00765E71">
+                      <w:pPr>
+                        <w:pStyle w:val="AralkYok"/>
+                        <w:ind w:left="264"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                          <w:b/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                          <w:b/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">  BOYAMA</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="005E2A50">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                          <w:b/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> MALZEMELERİ</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="12E90B78" w14:textId="77777777" w:rsidR="00765E71" w:rsidRDefault="00765E71" w:rsidP="00765E71"/>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="086A70BF" w14:textId="77777777" w:rsidR="00765E71" w:rsidRDefault="00765E71" w:rsidP="00B858AE">
+      <w:pPr>
+        <w:pStyle w:val="AralkYok"/>
+        <w:ind w:left="624"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A106169" w14:textId="77777777" w:rsidR="00032A72" w:rsidRPr="00032A72" w:rsidRDefault="00032A72" w:rsidP="00B858AE">
+      <w:pPr>
+        <w:pStyle w:val="AralkYok"/>
+        <w:ind w:left="624"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C22F758" w14:textId="4FC70658" w:rsidR="00765E71" w:rsidRPr="005C6509" w:rsidRDefault="00765E71" w:rsidP="00765E71">
+      <w:pPr>
+        <w:pStyle w:val="AralkYok"/>
+        <w:ind w:left="900" w:firstLine="84"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C6509">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2'li pastel boya                      </w:t>
+      </w:r>
+      <w:r w:rsidR="005C6509">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                      </w:t>
+      </w:r>
+      <w:r w:rsidR="00F563E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Okul Çantası-</w:t>
+      </w:r>
+      <w:r w:rsidR="00F563E0" w:rsidRPr="00F563E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F563E0" w:rsidRPr="005C6509">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Suluk </w:t>
+      </w:r>
+      <w:r w:rsidR="00F563E0" w:rsidRPr="005C6509">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>(Metal)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5180467A" w14:textId="0F53C36C" w:rsidR="00F563E0" w:rsidRDefault="00765E71" w:rsidP="00765E71">
+      <w:pPr>
+        <w:pStyle w:val="AralkYok"/>
+        <w:ind w:left="816" w:firstLine="84"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C6509">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  12'li kuru boya   </w:t>
+      </w:r>
+      <w:r w:rsidR="00F563E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                          </w:t>
+      </w:r>
+      <w:r w:rsidR="00F563E0" w:rsidRPr="005C6509">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Beslenme çantası ve beslenme örtüsü                                 </w:t>
+      </w:r>
+      <w:r w:rsidR="00F563E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="572F8C9C" w14:textId="72F9C4DA" w:rsidR="00765E71" w:rsidRPr="005C6509" w:rsidRDefault="00F563E0" w:rsidP="00F563E0">
+      <w:pPr>
+        <w:pStyle w:val="AralkYok"/>
+        <w:ind w:left="816" w:firstLine="84"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  12’li sulu boya ve su kabı                              </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C6509">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Islak mendil-kuru mendil</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CD83744" w14:textId="798F8BDD" w:rsidR="00765E71" w:rsidRPr="005C6509" w:rsidRDefault="00765E71" w:rsidP="00765E71">
+      <w:pPr>
+        <w:pStyle w:val="AralkYok"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C6509">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             </w:t>
+      </w:r>
+      <w:r w:rsidR="005C6509">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C6509">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6'lı keçeli kalem                               </w:t>
+      </w:r>
+      <w:r w:rsidR="00F563E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+      <w:r w:rsidR="00F563E0" w:rsidRPr="005C6509">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Küçük boy kolonya</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31C2F0BE" w14:textId="7C3992A7" w:rsidR="00765E71" w:rsidRPr="00603A62" w:rsidRDefault="00765E71" w:rsidP="00765E71">
+      <w:pPr>
+        <w:pStyle w:val="AralkYok"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C6509">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E2A50">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5CA37AC5" wp14:editId="20EDC945">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>154572</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>38735</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="357505" cy="590550"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="4" name="Metin Kutusu 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="357505" cy="590550"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="9525">
+                          <a:noFill/>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="2A229ABD" w14:textId="5246A791" w:rsidR="00765E71" w:rsidRPr="00765E71" w:rsidRDefault="00765E71" w:rsidP="00765E71">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Berlin Sans FB Demi" w:hAnsi="Berlin Sans FB Demi"/>
+                                <w:b/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="72"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00765E71">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Berlin Sans FB Demi" w:hAnsi="Berlin Sans FB Demi"/>
+                                <w:b/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="72"/>
+                              </w:rPr>
+                              <w:t>!</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;margin-left:12.15pt;margin-top:3.05pt;width:28.15pt;height:46.5pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDD+LD6EgIAAPwDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9Fu0zAUfUfiHyy/06Sl2dao7jQ2hhAb&#10;IA0+wHWcxsL2NbbTZPt6rp22VPCGyIPlm+t7fM+5x+vr0Wiylz4osIzOZyUl0gpolN0x+v3b/Zsr&#10;SkLktuEarGT0WQZ6vXn9aj24Wi6gA91ITxDEhnpwjHYxurooguik4WEGTlpMtuANjxj6XdF4PiC6&#10;0cWiLC+KAXzjPAgZAv69m5J0k/HbVor4pW2DjEQzir3FvPq8btNabNa83nnuOiUObfB/6MJwZfHS&#10;E9Qdj5z0Xv0FZZTwEKCNMwGmgLZVQmYOyGZe/sHmqeNOZi4oTnAnmcL/gxWf9189UQ2jS0osNzii&#10;RxmVJZ/62IeeLJJCgws1HnxyeDSO72DESWe2wT2A+BGIhduO25288R6GTvIGO5ynyuKsdMIJCWQ7&#10;PEKDV/E+QgYaW2+SfCgIQXSc1PNpOnKMRODPt9VlVVaUCExVq7Kq8vQKXh+LnQ/xgwRD0oZRj8PP&#10;4Hz/EGJqhtfHI+kuC/dK62wAbcnA6KpaVLngLGNURH9qZRi9KtM3OSZxfG+bXBy50tMeL9D2QDrx&#10;nBjHcTtmhS+OWm6heUYVPEx2xOeDmw78CyUDWpHR8LPnXlKiP1pUcjVfLpN3c7CsLhcY+PPM9jzD&#10;rUAoRiMl0/Y2Zr9PlG9Q8VZlNdJopk4OLaPFskiH55A8fB7nU78f7eYXAAAA//8DAFBLAwQUAAYA&#10;CAAAACEAXaNyLdsAAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyOwU7DMBBE70j9B2srcaN2Soma&#10;kE1VFXEFUaBSb268TSLidRS7Tfh7zAmOoxm9ecVmsp240uBbxwjJQoEgrpxpuUb4eH++W4PwQbPR&#10;nWNC+CYPm3J2U+jcuJHf6LoPtYgQ9rlGaELocyl91ZDVfuF64tid3WB1iHGopRn0GOG2k0ulUml1&#10;y/Gh0T3tGqq+9heL8PlyPh5W6rV+sg/96CYl2WYS8XY+bR9BBJrC3xh+9aM6lNHp5C5svOgQlqv7&#10;uERIExCxXqsUxAkhyxKQZSH/65c/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMP4sPoS&#10;AgAA/AMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAF2j&#10;ci3bAAAABgEAAA8AAAAAAAAAAAAAAAAAbAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;" filled="f" stroked="f">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="2A229ABD" w14:textId="5246A791" w:rsidR="00765E71" w:rsidRPr="00765E71" w:rsidRDefault="00765E71" w:rsidP="00765E71">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Berlin Sans FB Demi" w:hAnsi="Berlin Sans FB Demi"/>
+                          <w:b/>
+                          <w:color w:val="FF0000"/>
+                          <w:sz w:val="72"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00765E71">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Berlin Sans FB Demi" w:hAnsi="Berlin Sans FB Demi"/>
+                          <w:b/>
+                          <w:color w:val="FF0000"/>
+                          <w:sz w:val="72"/>
+                        </w:rPr>
+                        <w:t>!</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62980A9C" w14:textId="02646560" w:rsidR="00765E71" w:rsidRPr="005C6509" w:rsidRDefault="00765E71" w:rsidP="00765E71">
+      <w:pPr>
+        <w:pStyle w:val="AralkYok"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidR="005C6509">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A02DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sayın velilerim, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A627ACC" w14:textId="77777777" w:rsidR="005C6509" w:rsidRDefault="00765E71" w:rsidP="00765E71">
+      <w:pPr>
+        <w:pStyle w:val="AralkYok"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidR="005C6509">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C6509">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Çocuklarımızın sağlığı için aldığımız malzemelerin kanserojen madde içermemesine, </w:t>
+      </w:r>
+      <w:r w:rsidR="005C6509">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="31D9D0C8" w14:textId="63EEA9B3" w:rsidR="005C6509" w:rsidRDefault="005C6509" w:rsidP="00765E71">
+      <w:pPr>
+        <w:pStyle w:val="AralkYok"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00074A71" w:rsidRPr="0019230A">
-[...21 lines deleted...]
-        <w:t>LİSTESİ</w:t>
+      <w:r w:rsidR="00765E71" w:rsidRPr="005C6509">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>sade</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00765E71" w:rsidRPr="005C6509">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ve kaliteli olmasına dikkat edelim. Çok fazla renkli, süslü olan malzemeler </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00621876" w:rsidRDefault="00621876">
-[...7 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="1E9A8A0F" w14:textId="0D12C8F0" w:rsidR="00765E71" w:rsidRPr="005C6509" w:rsidRDefault="00603A62" w:rsidP="00765E71">
+      <w:pPr>
+        <w:pStyle w:val="AralkYok"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E2A50">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251673600" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="58AEC2F0" wp14:editId="24B3694B">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>13234670</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>43815</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1670050" cy="357505"/>
+                <wp:effectExtent l="0" t="0" r="0" b="4445"/>
+                <wp:wrapNone/>
+                <wp:docPr id="7" name="Metin Kutusu 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1670050" cy="357505"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="9525">
+                          <a:noFill/>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="0709366D" w14:textId="0561CA86" w:rsidR="005C6509" w:rsidRPr="001816BB" w:rsidRDefault="001816BB" w:rsidP="005C6509">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                                <w:b/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="001816BB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                                <w:b/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Sınıf Öğretmeni</w:t>
+                            </w:r>
+                            <w:r w:rsidR="005C6509" w:rsidRPr="001816BB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                                <w:b/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>niz</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape id="_x0000_s1033" type="#_x0000_t202" style="position:absolute;margin-left:1042.1pt;margin-top:3.45pt;width:131.5pt;height:28.15pt;z-index:251673600;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBhJenxEAIAAP0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p0lLs25R3WlsDCE2&#10;QBr8ANdxGgvbZ2ynSfn1nJ2uq+ANkQfLl7v77r7vzuvr0Wiylz4osIzOZyUl0gpolN0x+v3b/ZtL&#10;SkLktuEarGT0IAO93rx+tR5cLRfQgW6kJwhiQz04RrsYXV0UQXTS8DADJy06W/CGRzT9rmg8HxDd&#10;6GJRlhfFAL5xHoQMAf/eTU66yfhtK0X80rZBRqIZxd5iPn0+t+ksNmte7zx3nRLHNvg/dGG4slj0&#10;BHXHIye9V39BGSU8BGjjTIApoG2VkJkDspmXf7B56riTmQuKE9xJpvD/YMXn/VdPVMPoihLLDY7o&#10;UUZlyac+9qEni6TQ4EKNgU8OQ+P4DkacdGYb3AOIH4FYuO243ckb72HoJG+ww3nKLM5SJ5yQQLbD&#10;IzRYivcRMtDYepPkQ0EIouOkDqfpyDESkUperMqyQpdA39tqVZVVLsHr52znQ/wgwZB0YdTj9DM6&#10;3z+EmLrh9XNIKmbhXmmdN0BbMjB6VS2qnHDmMSrigmplGL0s0zetTCL53jY5OXKlpzsW0PbIOhGd&#10;KMdxOx4lxvikyBaaA8rgYdpHfD946cD/omTAXWQ0/Oy5l5TojxalvJovl2l5s7GsVgs0/Llne+7h&#10;ViAUo5GS6Xob88JPlG9Q8lZlNV46ObaMO5ZFOr6HtMTndo56ebWb3wAAAP//AwBQSwMEFAAGAAgA&#10;AAAhACcD8UjdAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJG4sIStjK00n&#10;BOIK2mCTuGWN11Y0TtVka3l7zAmO/v3p9+diPflOnHGIbSADtzMFAqkKrqXawMf7y80SREyWnO0C&#10;oYFvjLAuLy8Km7sw0gbP21QLLqGYWwNNSn0uZawa9DbOQo/Eu2MYvE08DrV0gx253HdSK7WQ3rbE&#10;Fxrb41OD1df25A3sXo+f+0y91c/+rh/DpCT5lTTm+mp6fACRcEp/MPzqszqU7HQIJ3JRdAa0Wmaa&#10;WQOLFQgG9Dy75+DAwVyDLAv5/4XyBwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGEl6fEQ&#10;AgAA/QMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACcD&#10;8UjdAAAACgEAAA8AAAAAAAAAAAAAAAAAagQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;" filled="f" stroked="f">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="0709366D" w14:textId="0561CA86" w:rsidR="005C6509" w:rsidRPr="001816BB" w:rsidRDefault="001816BB" w:rsidP="005C6509">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                          <w:b/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="001816BB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                          <w:b/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Sınıf Öğretmeni</w:t>
+                      </w:r>
+                      <w:r w:rsidR="005C6509" w:rsidRPr="001816BB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                          <w:b/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>niz</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="005C6509">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00765E71" w:rsidRPr="005C6509">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>çocukların</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00765E71" w:rsidRPr="005C6509">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dikkatini dağıtabiliyor. Lütfen sade malzemeler tercih edelim.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00621876" w:rsidRDefault="00472B1F">
-[...86 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="369DDC05" w14:textId="77777777" w:rsidR="005C6509" w:rsidRPr="00603A62" w:rsidRDefault="005C6509" w:rsidP="00765E71">
+      <w:pPr>
+        <w:pStyle w:val="AralkYok"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="14"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00621876" w:rsidRDefault="00621876">
-[...8 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="431F40CB" w14:textId="2C168160" w:rsidR="005C6509" w:rsidRPr="005C6509" w:rsidRDefault="005C6509" w:rsidP="005C6509">
+      <w:pPr>
+        <w:pStyle w:val="AralkYok"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C6509">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Malzemelerin üzerine mutlaka etiket yapıştıralım ve isim-soy isim yazalım. Kuru boya ve pastel boyaları da tek tek etiketleyelim. </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00621876" w:rsidRDefault="00472B1F">
-[...11 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="0211E8D3" w14:textId="1A296D5B" w:rsidR="005C6509" w:rsidRPr="005C6509" w:rsidRDefault="005C6509" w:rsidP="005C6509">
+      <w:pPr>
+        <w:pStyle w:val="AralkYok"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C6509">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Defter ve kitapları şeffaf kaplıkla kaplayarak etiketleyelim ve etiketlerin üzerine isim, soy isim, sınıf ve şube adını mutlaka yazalım. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6091BF8E" w14:textId="55F11949" w:rsidR="005C6509" w:rsidRPr="005C6509" w:rsidRDefault="00291593" w:rsidP="005C6509">
+      <w:pPr>
+        <w:pStyle w:val="AralkYok"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E2A50">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:noProof/>
-          <w:sz w:val="40"/>
-          <w:szCs w:val="36"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
-        <w:pict>
-[...97 lines deleted...]
-        </w:pict>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3BF644A8" wp14:editId="74F99D5C">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>120015</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>265430</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="7638415" cy="590550"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="6" name="Metin Kutusu 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="7638415" cy="590550"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="9525">
+                          <a:noFill/>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="53478078" w14:textId="77777777" w:rsidR="00291593" w:rsidRPr="009F3D45" w:rsidRDefault="005C6509" w:rsidP="00291593">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Chiller" w:hAnsi="Chiller"/>
+                                <w:b/>
+                                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                                <w:sz w:val="36"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="009F3D45">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Chiller" w:hAnsi="Chiller"/>
+                                <w:b/>
+                                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                                <w:sz w:val="36"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Yeni e</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="009F3D45">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:b/>
+                                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                                <w:sz w:val="36"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>ğ</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="009F3D45">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Chiller" w:hAnsi="Chiller"/>
+                                <w:b/>
+                                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                                <w:sz w:val="36"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>itim-</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="009F3D45">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Chiller" w:hAnsi="Chiller" w:cs="Curlz MT"/>
+                                <w:b/>
+                                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                                <w:sz w:val="36"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>ö</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="009F3D45">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:b/>
+                                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                                <w:sz w:val="36"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>ğ</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="009F3D45">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Chiller" w:hAnsi="Chiller"/>
+                                <w:b/>
+                                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                                <w:sz w:val="36"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>retim y</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="009F3D45">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Chiller" w:hAnsi="Chiller" w:cs="Curlz MT"/>
+                                <w:b/>
+                                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                                <w:sz w:val="36"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>ı</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="009F3D45">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Chiller" w:hAnsi="Chiller"/>
+                                <w:b/>
+                                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                                <w:sz w:val="36"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>l</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="009F3D45">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Chiller" w:hAnsi="Chiller" w:cs="Curlz MT"/>
+                                <w:b/>
+                                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                                <w:sz w:val="36"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>ı</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="009F3D45">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Chiller" w:hAnsi="Chiller"/>
+                                <w:b/>
+                                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                                <w:sz w:val="36"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>m</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="009F3D45">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Chiller" w:hAnsi="Chiller" w:cs="Curlz MT"/>
+                                <w:b/>
+                                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                                <w:sz w:val="36"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>ı</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="009F3D45">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Chiller" w:hAnsi="Chiller"/>
+                                <w:b/>
+                                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                                <w:sz w:val="36"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>z hepimiz için hayırlı olsun.</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00291593" w:rsidRPr="009F3D45">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Chiller" w:hAnsi="Chiller"/>
+                                <w:b/>
+                                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                                <w:sz w:val="36"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> Ba</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00291593" w:rsidRPr="009F3D45">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:b/>
+                                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                                <w:sz w:val="36"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>ş</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00291593" w:rsidRPr="009F3D45">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Chiller" w:hAnsi="Chiller"/>
+                                <w:b/>
+                                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                                <w:sz w:val="36"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>ar</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00291593" w:rsidRPr="009F3D45">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Chiller" w:hAnsi="Chiller" w:cs="Chiller"/>
+                                <w:b/>
+                                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                                <w:sz w:val="36"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>ı</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00291593" w:rsidRPr="009F3D45">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Chiller" w:hAnsi="Chiller"/>
+                                <w:b/>
+                                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                                <w:sz w:val="36"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>l</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00291593" w:rsidRPr="009F3D45">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Chiller" w:hAnsi="Chiller" w:cs="Chiller"/>
+                                <w:b/>
+                                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                                <w:sz w:val="36"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>ı</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00291593" w:rsidRPr="009F3D45">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Chiller" w:hAnsi="Chiller"/>
+                                <w:b/>
+                                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                                <w:sz w:val="36"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> g</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00291593" w:rsidRPr="009F3D45">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Chiller" w:hAnsi="Chiller" w:cs="Chiller"/>
+                                <w:b/>
+                                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                                <w:sz w:val="36"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>ü</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00291593" w:rsidRPr="009F3D45">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Chiller" w:hAnsi="Chiller"/>
+                                <w:b/>
+                                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                                <w:sz w:val="36"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>zel bir y</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00291593" w:rsidRPr="009F3D45">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Chiller" w:hAnsi="Chiller" w:cs="Chiller"/>
+                                <w:b/>
+                                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                                <w:sz w:val="36"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>ı</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00291593" w:rsidRPr="009F3D45">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Chiller" w:hAnsi="Chiller"/>
+                                <w:b/>
+                                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                                <w:sz w:val="36"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>l geçirmemizi diliyorum.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="75B1336F" w14:textId="42550903" w:rsidR="005C6509" w:rsidRPr="009A0D13" w:rsidRDefault="005C6509" w:rsidP="005C6509">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Chiller" w:hAnsi="Chiller"/>
+                                <w:b/>
+                                <w:color w:val="0066FF"/>
+                                <w:sz w:val="40"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="_x0000_s1034" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:9.45pt;margin-top:20.9pt;width:601.45pt;height:46.5pt;z-index:251671552;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCnHOffEwIAAP0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9Fu2yAUfZ+0f0C8L3ayOE2sOFXXrtO0&#10;dq3U7QMIxjEacBng2OnX74KTLNrepvkBcX25h3vOPayvB63IXjgvwVR0OskpEYZDLc2uot+/3b9b&#10;UuIDMzVTYERFD8LT683bN+velmIGLahaOIIgxpe9rWgbgi2zzPNWaOYnYIXBZANOs4Ch22W1Yz2i&#10;a5XN8nyR9eBq64AL7/Hv3Zikm4TfNIKHp6bxIhBVUewtpNWldRvXbLNm5c4x20p+bIP9QxeaSYOX&#10;nqHuWGCkc/IvKC25Aw9NmHDQGTSN5CJxQDbT/A82Ly2zInFBcbw9y+T/Hyz/un92RNYVXVBimMYR&#10;PYogDfnShc53ZBYV6q0v8eCLxaNh+AADTjqx9fYB+A9PDNy2zOzEjXPQt4LV2OE0VmYXpSOOjyDb&#10;/hFqvIp1ARLQ0Dgd5UNBCKLjpA7n6YghEI4/rxbvl/NpQQnHXLHKiyKNL2Plqdo6Hz4J0CRuKupw&#10;+gmd7R98iN2w8nQkXmbgXiqVHKAM6Su6KmZFKrjIaBnQoErqii7z+I2WiSQ/mjoVBybVuMcLlDmy&#10;jkRHymHYDkni5UnMLdQHlMHB6Ed8P7hpwb1S0qMXK+p/dswJStRng1KupvN5NG8K5sXVDAN3mdle&#10;ZpjhCFXRQMm4vQ3J8CPlG5S8kUmNOJuxk2PL6LEk0vE9RBNfxunU71e7+QUAAP//AwBQSwMEFAAG&#10;AAgAAAAhAIie8mvbAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMT8tOwzAQvCP1H6xF4kbthoDS&#10;EKeqQFypWh4SNzfeJhHxOordJvw9mxPcZjSjeRSbyXXigkNoPWlYLRUIpMrblmoN728vtxmIEA1Z&#10;03lCDT8YYFMurgqTWz/SHi+HWAsOoZAbDU2MfS5lqBp0Jix9j8TayQ/ORKZDLe1gRg53nUyUepDO&#10;tMQNjenxqcHq+3B2Gj5eT1+fqdrVz+6+H/2kJLm11Prmeto+gog4xT8zzPN5OpS86ejPZIPomGdr&#10;dmpIV/xg1pNkRkdGd2kGsizk/wvlLwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCnHOff&#10;EwIAAP0DAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCI&#10;nvJr2wAAAAoBAAAPAAAAAAAAAAAAAAAAAG0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAdQUAAAAA&#10;" filled="f" stroked="f">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="53478078" w14:textId="77777777" w:rsidR="00291593" w:rsidRPr="009F3D45" w:rsidRDefault="005C6509" w:rsidP="00291593">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Chiller" w:hAnsi="Chiller"/>
+                          <w:b/>
+                          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                          <w:sz w:val="36"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="009F3D45">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Chiller" w:hAnsi="Chiller"/>
+                          <w:b/>
+                          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                          <w:sz w:val="36"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Yeni e</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="009F3D45">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                          <w:b/>
+                          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                          <w:sz w:val="36"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>ğ</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="009F3D45">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Chiller" w:hAnsi="Chiller"/>
+                          <w:b/>
+                          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                          <w:sz w:val="36"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>itim-</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="009F3D45">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Chiller" w:hAnsi="Chiller" w:cs="Curlz MT"/>
+                          <w:b/>
+                          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                          <w:sz w:val="36"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>ö</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="009F3D45">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                          <w:b/>
+                          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                          <w:sz w:val="36"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>ğ</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="009F3D45">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Chiller" w:hAnsi="Chiller"/>
+                          <w:b/>
+                          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                          <w:sz w:val="36"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>retim y</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="009F3D45">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Chiller" w:hAnsi="Chiller" w:cs="Curlz MT"/>
+                          <w:b/>
+                          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                          <w:sz w:val="36"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>ı</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="009F3D45">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Chiller" w:hAnsi="Chiller"/>
+                          <w:b/>
+                          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                          <w:sz w:val="36"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>l</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="009F3D45">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Chiller" w:hAnsi="Chiller" w:cs="Curlz MT"/>
+                          <w:b/>
+                          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                          <w:sz w:val="36"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>ı</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="009F3D45">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Chiller" w:hAnsi="Chiller"/>
+                          <w:b/>
+                          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                          <w:sz w:val="36"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>m</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="009F3D45">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Chiller" w:hAnsi="Chiller" w:cs="Curlz MT"/>
+                          <w:b/>
+                          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                          <w:sz w:val="36"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>ı</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="009F3D45">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Chiller" w:hAnsi="Chiller"/>
+                          <w:b/>
+                          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                          <w:sz w:val="36"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>z hepimiz için hayırlı olsun.</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00291593" w:rsidRPr="009F3D45">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Chiller" w:hAnsi="Chiller"/>
+                          <w:b/>
+                          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                          <w:sz w:val="36"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> Ba</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00291593" w:rsidRPr="009F3D45">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                          <w:b/>
+                          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                          <w:sz w:val="36"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>ş</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00291593" w:rsidRPr="009F3D45">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Chiller" w:hAnsi="Chiller"/>
+                          <w:b/>
+                          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                          <w:sz w:val="36"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>ar</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00291593" w:rsidRPr="009F3D45">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Chiller" w:hAnsi="Chiller" w:cs="Chiller"/>
+                          <w:b/>
+                          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                          <w:sz w:val="36"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>ı</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00291593" w:rsidRPr="009F3D45">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Chiller" w:hAnsi="Chiller"/>
+                          <w:b/>
+                          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                          <w:sz w:val="36"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>l</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00291593" w:rsidRPr="009F3D45">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Chiller" w:hAnsi="Chiller" w:cs="Chiller"/>
+                          <w:b/>
+                          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                          <w:sz w:val="36"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>ı</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00291593" w:rsidRPr="009F3D45">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Chiller" w:hAnsi="Chiller"/>
+                          <w:b/>
+                          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                          <w:sz w:val="36"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> g</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00291593" w:rsidRPr="009F3D45">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Chiller" w:hAnsi="Chiller" w:cs="Chiller"/>
+                          <w:b/>
+                          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                          <w:sz w:val="36"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>ü</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00291593" w:rsidRPr="009F3D45">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Chiller" w:hAnsi="Chiller"/>
+                          <w:b/>
+                          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                          <w:sz w:val="36"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>zel bir y</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00291593" w:rsidRPr="009F3D45">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Chiller" w:hAnsi="Chiller" w:cs="Chiller"/>
+                          <w:b/>
+                          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                          <w:sz w:val="36"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>ı</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00291593" w:rsidRPr="009F3D45">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Chiller" w:hAnsi="Chiller"/>
+                          <w:b/>
+                          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                          <w:sz w:val="36"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>l geçirmemizi diliyorum.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="75B1336F" w14:textId="42550903" w:rsidR="005C6509" w:rsidRPr="009A0D13" w:rsidRDefault="005C6509" w:rsidP="005C6509">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Chiller" w:hAnsi="Chiller"/>
+                          <w:b/>
+                          <w:color w:val="0066FF"/>
+                          <w:sz w:val="40"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="005C6509" w:rsidRPr="005C6509">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Kalemliklerinde mutlaka ikişer adet kırmızı ve kurşun kalem bulunduralım.</w:t>
+      </w:r>
+      <w:r w:rsidR="005C6509" w:rsidRPr="005C6509">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004325CD" w:rsidRDefault="004325CD">
-[...2601 lines deleted...]
-    <w:sectPr w:rsidR="00572BBF" w:rsidRPr="00AF01B4" w:rsidSect="00621876">
+    <w:sectPr w:rsidR="005C6509" w:rsidRPr="005C6509" w:rsidSect="00FA4523">
       <w:type w:val="continuous"/>
-      <w:pgSz w:w="22390" w:h="31660"/>
-[...1 lines deleted...]
-      <w:cols w:space="708"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="426" w:right="991" w:bottom="0" w:left="567" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:cols w:space="69"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="A2"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Verdana">
-[...6 lines deleted...]
-  </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
-    <w:charset w:val="A2"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
+    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Comic Sans MS">
+    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="030F0702030302020204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="script"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000287" w:usb1="00000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000687" w:usb1="00000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="A2"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Kristen ITC">
+    <w:panose1 w:val="03050502040202030202"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="script"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Berlin Sans FB Demi">
+    <w:panose1 w:val="020E0802020502020306"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Chiller">
+    <w:panose1 w:val="04020404031007020602"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="decorative"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Curlz MT">
+    <w:panose1 w:val="04040404050702020202"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="decorative"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="A2"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5794127C"/>
+    <w:nsid w:val="01E00D08"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="7FFC69DE"/>
-[...15 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="07FED8E2">
+    <w:tmpl w:val="1DAA6246"/>
+    <w:lvl w:ilvl="0" w:tplc="041F0003">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
-[...9 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="DEB8B7D4">
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1344" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041F0003" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
-[...9 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="C3AC4B1E">
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2064" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041F0005" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
-[...9 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="3E4A134C">
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2784" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041F0001" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
-[...9 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="A170BD9E">
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3504" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041F0003" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
-[...9 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="FAC84F0A">
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4224" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041F0005" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
-[...9 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="B1C2FED4">
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4944" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041F0001" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
-[...9 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="A9FA735A">
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5664" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041F0003" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
-[...6 lines deleted...]
-        <w:lang w:val="tr-TR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6384" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041F0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7104" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5E007962"/>
+    <w:nsid w:val="12D05F06"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="14820C92"/>
-[...14 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="EA4E70D6">
+    <w:tmpl w:val="845052B2"/>
+    <w:lvl w:ilvl="0" w:tplc="63F4E680">
+      <w:start w:val="2012"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
-[...9 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="50D6B496">
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1776" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Calibri" w:hAnsi="Symbol" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041F0003" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
-[...9 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="5E8A3332">
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2496" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041F0005" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
-[...9 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="9328DE28">
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3216" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041F0001" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
-[...9 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="477E17B8">
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3936" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041F0003" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
-[...9 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="696CAA5E">
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4656" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041F0005" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
-[...9 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="6D7215A8">
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5376" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041F0001" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
-[...9 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="346C70EC">
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6096" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041F0003" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
-[...6 lines deleted...]
-        <w:lang w:val="tr-TR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6816" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041F0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7536" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="73CA513A"/>
+    <w:nsid w:val="1A63782F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="57BE704A"/>
-    <w:lvl w:ilvl="0" w:tplc="7AD80E52">
+    <w:tmpl w:val="851623DC"/>
+    <w:lvl w:ilvl="0" w:tplc="35C2B63A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="FF0000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041F0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041F0005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041F0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041F0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041F0005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041F0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041F0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041F0005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3">
+    <w:nsid w:val="1E393443"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3D24E0B6"/>
+    <w:lvl w:ilvl="0" w:tplc="3C32D618">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1"/>
-[...2 lines deleted...]
-        <w:ind w:left="2208" w:hanging="720"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:w w:val="95"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="D31A1898" w:tentative="1">
+        <w:b/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041F0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2568" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="F8BCEC3A" w:tentative="1">
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041F001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="3288" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="1B20F066" w:tentative="1">
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041F000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4008" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="32FEA700" w:tentative="1">
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041F0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4728" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="34922752" w:tentative="1">
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041F001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="5448" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="E15AED28" w:tentative="1">
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041F000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6168" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="ADDC83E2" w:tentative="1">
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041F0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6888" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="E2706682" w:tentative="1">
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041F001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="7608" w:hanging="180"/>
+        <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7D130CBB"/>
+  <w:abstractNum w:abstractNumId="4">
+    <w:nsid w:val="40BE70C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="C4986DAE"/>
-[...1 lines deleted...]
-      <w:start w:val="6"/>
+    <w:tmpl w:val="6032FD16"/>
+    <w:lvl w:ilvl="0" w:tplc="041F0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041F0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041F0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041F0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041F0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041F0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041F0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041F0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041F0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5">
+    <w:nsid w:val="419A65AC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9F4A4190"/>
+    <w:lvl w:ilvl="0" w:tplc="041F0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041F0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041F0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041F0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041F0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041F0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041F0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041F0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041F0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6">
+    <w:nsid w:val="420C06A6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="98AEB04C"/>
+    <w:lvl w:ilvl="0" w:tplc="EA50AC5E">
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1"/>
-[...2 lines deleted...]
-        <w:ind w:left="1399" w:hanging="360"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:color w:val="006FFF"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="32EA9CFA" w:tentative="1">
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041F0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2119" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="AC56DA34" w:tentative="1">
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041F001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2839" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="9B766AD2" w:tentative="1">
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041F000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3559" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="731EC0F0" w:tentative="1">
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041F0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4279" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="3704F290" w:tentative="1">
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041F001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4999" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="43DE235C" w:tentative="1">
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041F000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5719" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="C41047AE" w:tentative="1">
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041F0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6439" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="32848234" w:tentative="1">
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041F001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="7159" w:hanging="180"/>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7">
+    <w:nsid w:val="46A85036"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3D24E0B6"/>
+    <w:lvl w:ilvl="0" w:tplc="3C32D618">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041F0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041F001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041F000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041F0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041F001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041F000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041F0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041F001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8">
+    <w:nsid w:val="5AB4653B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CB864F12"/>
+    <w:lvl w:ilvl="0" w:tplc="1F8E00CA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="624" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041F0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1344" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041F001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2064" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041F000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2784" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041F0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3504" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041F001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4224" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041F000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4944" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041F0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5664" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041F001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6384" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9">
+    <w:nsid w:val="711E62F9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EE2A404E"/>
+    <w:lvl w:ilvl="0" w:tplc="6464EE14">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2484" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041F0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3204" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041F001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3924" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041F000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4644" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041F0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5364" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041F001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6084" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041F000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6804" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041F0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7524" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041F001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="8244" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10">
+    <w:nsid w:val="7502234E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5E9C0036"/>
+    <w:lvl w:ilvl="0" w:tplc="041F0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1344" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041F0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2064" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041F0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2784" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041F0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3504" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041F0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4224" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041F0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4944" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041F0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5664" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041F0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6384" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041F0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7104" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11">
+    <w:nsid w:val="77B0631B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="81981E68"/>
+    <w:lvl w:ilvl="0" w:tplc="CD887584">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="928" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041F0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041F001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041F000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041F0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041F001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041F000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041F0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041F001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="3">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="9">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="12">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="60"/>
+  <w:zoom w:percent="100"/>
+  <w:doNotDisplayPageBoundaries/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:defaultTabStop w:val="720"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:drawingGridHorizontalSpacing w:val="110"/>
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
-    <w:ulTrailSpace/>
-[...1 lines deleted...]
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00843573"/>
-[...59 lines deleted...]
-    <w:rsid w:val="00FD7F93"/>
+    <w:rsidRoot w:val="00426E80"/>
+    <w:rsid w:val="00027624"/>
+    <w:rsid w:val="000306B5"/>
+    <w:rsid w:val="00032A72"/>
+    <w:rsid w:val="00061A3E"/>
+    <w:rsid w:val="000849B8"/>
+    <w:rsid w:val="000A6D07"/>
+    <w:rsid w:val="000B3DDB"/>
+    <w:rsid w:val="000F24FE"/>
+    <w:rsid w:val="00114579"/>
+    <w:rsid w:val="00123481"/>
+    <w:rsid w:val="0013424E"/>
+    <w:rsid w:val="00142D64"/>
+    <w:rsid w:val="00145BB5"/>
+    <w:rsid w:val="00156450"/>
+    <w:rsid w:val="001816BB"/>
+    <w:rsid w:val="00194EDC"/>
+    <w:rsid w:val="001D3590"/>
+    <w:rsid w:val="001D50C4"/>
+    <w:rsid w:val="0023518D"/>
+    <w:rsid w:val="00242BB6"/>
+    <w:rsid w:val="002533EB"/>
+    <w:rsid w:val="00253DEC"/>
+    <w:rsid w:val="00291593"/>
+    <w:rsid w:val="00296492"/>
+    <w:rsid w:val="002E0EB9"/>
+    <w:rsid w:val="002F3F49"/>
+    <w:rsid w:val="00334F1F"/>
+    <w:rsid w:val="00375673"/>
+    <w:rsid w:val="00377440"/>
+    <w:rsid w:val="003900EE"/>
+    <w:rsid w:val="00393176"/>
+    <w:rsid w:val="003E614E"/>
+    <w:rsid w:val="003E772B"/>
+    <w:rsid w:val="003F4436"/>
+    <w:rsid w:val="003F72EB"/>
+    <w:rsid w:val="004101EF"/>
+    <w:rsid w:val="00426E80"/>
+    <w:rsid w:val="004409D9"/>
+    <w:rsid w:val="00441949"/>
+    <w:rsid w:val="004B6712"/>
+    <w:rsid w:val="004E5F92"/>
+    <w:rsid w:val="00503B72"/>
+    <w:rsid w:val="00544943"/>
+    <w:rsid w:val="00564E4E"/>
+    <w:rsid w:val="00567FD4"/>
+    <w:rsid w:val="00570258"/>
+    <w:rsid w:val="005925C1"/>
+    <w:rsid w:val="005B2E0B"/>
+    <w:rsid w:val="005C3E89"/>
+    <w:rsid w:val="005C6509"/>
+    <w:rsid w:val="005E2A50"/>
+    <w:rsid w:val="005F160A"/>
+    <w:rsid w:val="00603A62"/>
+    <w:rsid w:val="00607546"/>
+    <w:rsid w:val="006725EA"/>
+    <w:rsid w:val="00682156"/>
+    <w:rsid w:val="006862B5"/>
+    <w:rsid w:val="006F0BF1"/>
+    <w:rsid w:val="006F3DCC"/>
+    <w:rsid w:val="00704CEC"/>
+    <w:rsid w:val="007649A7"/>
+    <w:rsid w:val="00765E71"/>
+    <w:rsid w:val="007967AD"/>
+    <w:rsid w:val="007E0CAC"/>
+    <w:rsid w:val="007F4F20"/>
+    <w:rsid w:val="00852B02"/>
+    <w:rsid w:val="00860A68"/>
+    <w:rsid w:val="00894A5B"/>
+    <w:rsid w:val="00897183"/>
+    <w:rsid w:val="008A02DE"/>
+    <w:rsid w:val="008B4D57"/>
+    <w:rsid w:val="00932836"/>
+    <w:rsid w:val="00935753"/>
+    <w:rsid w:val="009540EC"/>
+    <w:rsid w:val="00954365"/>
+    <w:rsid w:val="00992285"/>
+    <w:rsid w:val="00993E3A"/>
+    <w:rsid w:val="009A0D13"/>
+    <w:rsid w:val="009F3D45"/>
+    <w:rsid w:val="00A66ECB"/>
+    <w:rsid w:val="00AA3841"/>
+    <w:rsid w:val="00AC04A0"/>
+    <w:rsid w:val="00AD772A"/>
+    <w:rsid w:val="00B147BE"/>
+    <w:rsid w:val="00B34397"/>
+    <w:rsid w:val="00B838B6"/>
+    <w:rsid w:val="00B858AE"/>
+    <w:rsid w:val="00BA597A"/>
+    <w:rsid w:val="00BB1304"/>
+    <w:rsid w:val="00BB4872"/>
+    <w:rsid w:val="00C17460"/>
+    <w:rsid w:val="00C71157"/>
+    <w:rsid w:val="00C7421A"/>
+    <w:rsid w:val="00CB6F11"/>
+    <w:rsid w:val="00CD4DE9"/>
+    <w:rsid w:val="00D50796"/>
+    <w:rsid w:val="00D766C8"/>
+    <w:rsid w:val="00DA629D"/>
+    <w:rsid w:val="00DE10E3"/>
+    <w:rsid w:val="00DF5C2F"/>
+    <w:rsid w:val="00E13BC1"/>
+    <w:rsid w:val="00E20E09"/>
+    <w:rsid w:val="00E41F2B"/>
+    <w:rsid w:val="00E52C73"/>
+    <w:rsid w:val="00EB4080"/>
+    <w:rsid w:val="00EB4F4A"/>
+    <w:rsid w:val="00EC5542"/>
+    <w:rsid w:val="00ED66B3"/>
+    <w:rsid w:val="00EE6537"/>
+    <w:rsid w:val="00F35141"/>
+    <w:rsid w:val="00F563E0"/>
+    <w:rsid w:val="00F65729"/>
+    <w:rsid w:val="00FA4523"/>
+    <w:rsid w:val="00FC2041"/>
+    <w:rsid w:val="00FC3F6D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="tr-TR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1067"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="2EF39941"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+        <w:lang w:val="tr-TR" w:eastAsia="tr-TR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...361 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39"/>
     <w:lsdException w:name="toc 4" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:uiPriority="39"/>
     <w:lsdException w:name="toc 6" w:uiPriority="39"/>
     <w:lsdException w:name="toc 7" w:uiPriority="39"/>
     <w:lsdException w:name="toc 8" w:uiPriority="39"/>
     <w:lsdException w:name="toc 9" w:uiPriority="39"/>
     <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
@@ -4070,415 +5240,819 @@
     <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="00954365"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="VarsaylanParagrafYazTipi">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormalTablo">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="ListeYok">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="ListeParagraf">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00426E80"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="AralkYok">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="005F160A"/>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Kpr">
+    <w:name w:val="Hyperlink"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00544943"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BalonMetni">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BalonMetniChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005E2A50"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalonMetniChar">
+    <w:name w:val="Balon Metni Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="BalonMetni"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005E2A50"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+        <w:lang w:val="tr-TR" w:eastAsia="tr-TR" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault/>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00954365"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="VarsaylanParagrafYazTipi">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="NormalTablo">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="ListeYok">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListeParagraf">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00426E80"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="AralkYok">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="005F160A"/>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Kpr">
+    <w:name w:val="Hyperlink"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00544943"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BalonMetni">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BalonMetniChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005E2A50"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalonMetniChar">
+    <w:name w:val="Balon Metni Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="BalonMetni"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005E2A50"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:divs>
+    <w:div w:id="51925978">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="516382181">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="740713951">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1602294723">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1420714732">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1156146128">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+  </w:divs>
+  <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eglenerekogrenelim.com/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Teması">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri Light"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns="" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>35</Words>
-  <Characters>203</Characters>
+  <Words>305</Words>
+  <Characters>1740</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>1</Lines>
-  <Paragraphs>1</Paragraphs>
+  <Lines>14</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Konu Başlığı</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>İHTİYAÇ LİSTESİ</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Manager>https://eglenerekogrenelim.com/download/4-sinif-ihtiyac-listesi-duzenlenebilir/</Manager>
-  <Company>https://eglenerekogrenelim.com/download/4-sinif-ihtiyac-listesi-duzenlenebilir/</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>237</CharactersWithSpaces>
+  <CharactersWithSpaces>2041</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>4-sinif-ihtiyac-listesi-duzenlenebilir</dc:title>
-[...3 lines deleted...]
-  <dc:description>4-sinif-ihtiyac-listesi-duzenlenebilir</dc:description>
+  <dc:creator>AEK KIRTASİYE</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:category>4-sinif-ihtiyac-listesi-duzenlenebilir</cp:category>
 </cp:coreProperties>
 </file>
-
-[...12 lines deleted...]
-</file>