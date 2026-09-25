--- v0 (2026-07-26)
+++ v1 (2026-09-25)
@@ -1,4490 +1,5038 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w:rsidR="001C30DE" w:rsidRPr="001C6A01" w:rsidRDefault="001C6A01">
-[...8 lines deleted...]
-          <w:b/>
+    <w:p w14:paraId="0F9A926B" w14:textId="77777777" w:rsidR="00194EDC" w:rsidRDefault="00194EDC" w:rsidP="005E2A50">
+      <w:pPr>
+        <w:pStyle w:val="AralkYok"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="052F1A37" w14:textId="58113D6D" w:rsidR="005E2A50" w:rsidRPr="005C6509" w:rsidRDefault="005C6509" w:rsidP="005E2A50">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E2A50">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:noProof/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251673600" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2287A94D" wp14:editId="4976AED0">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2A1E2EA0" wp14:editId="372FF804">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>-471170</wp:posOffset>
+                  <wp:posOffset>2197100</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>133562</wp:posOffset>
+                  <wp:posOffset>354330</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="5311685" cy="556260"/>
-                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:extent cx="2694305" cy="295275"/>
+                <wp:effectExtent l="0" t="0" r="10795" b="28575"/>
                 <wp:wrapNone/>
-                <wp:docPr id="7" name="Metin Kutusu 2"/>
+                <wp:docPr id="307" name="Metin Kutusu 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="5311685" cy="556260"/>
+                          <a:ext cx="2694305" cy="295275"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
-                        <a:noFill/>
+                        <a:solidFill>
+                          <a:srgbClr val="AFFFAF"/>
+                        </a:solidFill>
                         <a:ln w="9525">
-                          <a:noFill/>
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00921636" w:rsidRPr="009B6547" w:rsidRDefault="005058AC" w:rsidP="009B6547">
+                          <w:p w14:paraId="06BD466D" w14:textId="577ECD47" w:rsidR="005E2A50" w:rsidRPr="005E2A50" w:rsidRDefault="005E2A50" w:rsidP="005E2A50">
                             <w:pPr>
+                              <w:pStyle w:val="AralkYok"/>
+                              <w:ind w:left="264"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
-                                <w:sz w:val="28"/>
-                                <w:szCs w:val="28"/>
+                                <w:b/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                                 <w:b/>
-                                <w:sz w:val="28"/>
-                                <w:szCs w:val="28"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t xml:space="preserve">  </w:t>
                             </w:r>
-                            <w:r w:rsidR="003867CD">
+                            <w:r w:rsidRPr="005E2A50">
                               <w:rPr>
                                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                                 <w:b/>
-                                <w:sz w:val="28"/>
-                                <w:szCs w:val="28"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
                               </w:rPr>
-                              <w:t>3</w:t>
-[...8 lines deleted...]
-                              <w:t>.SINIF İHTİYAÇ LİSTESİ</w:t>
+                              <w:t>KIRTASİYE MALZEMELERİ</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00921636" w:rsidRDefault="00921636"/>
+                          <w:p w14:paraId="41323A16" w14:textId="15D7FB80" w:rsidR="005E2A50" w:rsidRDefault="005E2A50"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Metin Kutusu 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:-37.1pt;margin-top:10.5pt;width:418.25pt;height:43.8pt;z-index:251673600;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBpJ5XzEAIAAPYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9Fu0zAUfUfiHyy/0zSh6bqo6TQ2hhAb&#10;TBp8gOs4jYXta2ynSfl6rp2uq8YbIg+WnXvv8T3nHq+vRq3IXjgvwdQ0n80pEYZDI82upj++371b&#10;UeIDMw1TYERND8LTq83bN+vBVqKADlQjHEEQ46vB1rQLwVZZ5nknNPMzsMJgsAWnWcCj22WNYwOi&#10;a5UV8/kyG8A11gEX3uPf2ylINwm/bQUP39rWi0BUTbG3kFaX1m1cs82aVTvHbCf5sQ32D11oJg1e&#10;eoK6ZYGR3sm/oLTkDjy0YcZBZ9C2kovEAdnk81dsnjpmReKC4nh7ksn/P1j+df/oiGxqekGJYRpH&#10;9CCCNORLH3rfkyIqNFhfYeKTxdQwfoARJ53YensP/KcnBm46Znbi2jkYOsEa7DCPldlZ6YTjI8h2&#10;eIAGr2J9gAQ0tk5H+VAQgug4qcNpOmIMhOPP8n2eL1clJRxjZbkslml8Gaueq63z4ZMATeKmpg6n&#10;n9DZ/t6H2A2rnlPiZQbupFLJAcqQoaaXZVGmgrOIlgENqqSu6Woev8kykeRH06TiwKSa9niBMkfW&#10;kehEOYzbEROjFFtoDsjfwWREfDi46cD9pmRAE9bU/+qZE5SozwY1vMwXi+jadFiUFwUe3Hlkex5h&#10;hiNUTQMl0/YmJKdPXK9R61YmGV46OfaK5krqHB9CdO/5OWW9PNfNHwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhALhq0YXeAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1SOxau6GkJcSp&#10;EIgtiL4kdm48TSLicRS7Tfj7TlewHM3Rvefmq9G14ox9aDxpmE0VCKTS24YqDdvN+2QJIkRD1rSe&#10;UMMvBlgVtze5yawf6AvP61gJDqGQGQ11jF0mZShrdCZMfYfEv6PvnYl89pW0vRk43LUyUSqVzjTE&#10;DbXp8LXG8md9chp2H8fv/Vx9Vm/usRv8qCS5J6n1/d348gwi4hj/YLjqszoU7HTwJ7JBtBomi3nC&#10;qIZkxpsYWKTJA4gDk2qZgixy+X9CcQEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBpJ5Xz&#10;EAIAAPYDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQC4&#10;atGF3gAAAAoBAAAPAAAAAAAAAAAAAAAAAGoEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAdQUAAAAA&#10;" filled="f" stroked="f">
+              <v:shape id="Metin Kutusu 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:173pt;margin-top:27.9pt;width:212.15pt;height:23.25pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA8rHz9LQIAAEoEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vthxk6Yx4hRZOg/D&#10;2m1Atw+QZTkWJoueJMdOv36U7GbZ7WVYHgTRpA7Jc8hsbodGkaMwVoLO6HwWUyI0h1LqQ0a/fM5f&#10;3VBiHdMlU6BFRk/C0tvtyxebvk1FAjWoUhiCINqmfZvR2rk2jSLLa9EwO4NWaHRWYBrm0DSHqDSs&#10;R/RGRUkcX0c9mLI1wIW1+PVudNJtwK8qwd3HqrLCEZVRrM2F04Sz8Ge03bD0YFhbSz6Vwf6hioZJ&#10;jUnPUHfMMdIZ+RtUI7kBC5WbcWgiqCrJRegBu5nHv3TzWLNWhF6QHNueabL/D5Z/OH4yRJYZvYpX&#10;lGjWoEgPwklN3neusx1JPEd9a1MMfWwx2A2vYUCtQ7+2vQf+1RIN+5rpg9gZA30tWIk1zv3L6OLp&#10;iGM9SNE/QImpWOcgAA2VaTyBSAlBdNTqdNZHDI5w/JhcrxdX8ZISjr5kvUxWy5CCpc+vW2PdWwEN&#10;8ZeMGtQ/oLPjvXW+GpY+h/hkFpQsc6lUMMyh2CtDjgxnZZfn+S6f0H8KU5r0GcXky5GAv0LE4fcn&#10;iEY6HHolm4zenINY6ml7o8swko5JNd6xZKUnHj11I4luKIZJlwLKEzJqYBxuXEa81GCeKOlxsDNq&#10;v3XMCErUO42qrOeLhd+EYCyWqwQNc+kpLj1Mc4TKqKNkvO5d2B5PmIYdqlfJQKyXeaxkqhUHNvA9&#10;LZffiEs7RP34C9h+BwAA//8DAFBLAwQUAAYACAAAACEA9auzkt8AAAAKAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPQU7DMBBF90jcwRokdtSmoUkV4lRVpSxAYUHhAE48JBHxOIrdNr09wwqWo/n6/71i&#10;t7hRnHEOgycNjysFAqn1dqBOw+dH9bAFEaIha0ZPqOGKAXbl7U1hcusv9I7nY+wEl1DIjYY+ximX&#10;MrQ9OhNWfkLi35efnYl8zp20s7lwuRvlWqlUOjMQL/RmwkOP7ffx5DQ01O0PL2/KJnWWDuNrVVfX&#10;eqv1/d2yfwYRcYl/YfjFZ3QomanxJ7JBjBqSp5RdoobNhhU4kGUqAdFwUq0TkGUh/yuUPwAAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA8rHz9LQIAAEoEAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQD1q7OS3wAAAAoBAAAPAAAAAAAAAAAAAAAAAIcE&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAkwUAAAAA&#10;" fillcolor="#afffaf">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00921636" w:rsidRPr="009B6547" w:rsidRDefault="005058AC" w:rsidP="009B6547">
+                    <w:p w14:paraId="06BD466D" w14:textId="577ECD47" w:rsidR="005E2A50" w:rsidRPr="005E2A50" w:rsidRDefault="005E2A50" w:rsidP="005E2A50">
                       <w:pPr>
+                        <w:pStyle w:val="AralkYok"/>
+                        <w:ind w:left="264"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
-                          <w:sz w:val="28"/>
-                          <w:szCs w:val="28"/>
+                          <w:b/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                           <w:b/>
-                          <w:sz w:val="28"/>
-                          <w:szCs w:val="28"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t xml:space="preserve">  </w:t>
                       </w:r>
-                      <w:r w:rsidR="003867CD">
+                      <w:r w:rsidRPr="005E2A50">
                         <w:rPr>
                           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                           <w:b/>
-                          <w:sz w:val="28"/>
-                          <w:szCs w:val="28"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
                         </w:rPr>
-                        <w:t>3</w:t>
-[...8 lines deleted...]
-                        <w:t>.SINIF İHTİYAÇ LİSTESİ</w:t>
+                        <w:t>KIRTASİYE MALZEMELERİ</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00921636" w:rsidRDefault="00921636"/>
+                    <w:p w14:paraId="41323A16" w14:textId="15D7FB80" w:rsidR="005E2A50" w:rsidRDefault="005E2A50"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
+      <w:r w:rsidR="001816BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r w:rsidR="00B34397">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="005E2A50" w:rsidRPr="005C6509">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.SINIF İHTİYAÇ LİSTESİ</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="001C6A01" w:rsidRPr="001C6A01" w:rsidRDefault="005241A1" w:rsidP="00333755">
-[...9 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="4E143C65" w14:textId="77777777" w:rsidR="00CD4DE9" w:rsidRDefault="00CD4DE9" w:rsidP="008A02DE">
+      <w:pPr>
+        <w:pStyle w:val="AralkYok"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="070FFB5D" w14:textId="77777777" w:rsidR="008A02DE" w:rsidRPr="008A02DE" w:rsidRDefault="008A02DE" w:rsidP="008A02DE">
+      <w:pPr>
+        <w:pStyle w:val="AralkYok"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:strike/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DDCBE2A" w14:textId="3822C69A" w:rsidR="008A02DE" w:rsidRPr="00603A62" w:rsidRDefault="008A02DE" w:rsidP="008A02DE">
+      <w:pPr>
+        <w:pStyle w:val="AralkYok"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00603A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1 top A4 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00603A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>kağıt</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00603A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00603A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(Öğretmene verilecek)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6877F7EB" w14:textId="56BCE8CA" w:rsidR="008A02DE" w:rsidRPr="00603A62" w:rsidRDefault="008A02DE" w:rsidP="008A02DE">
+      <w:pPr>
+        <w:pStyle w:val="AralkYok"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00603A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10’lu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00603A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A4 boyutunda</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00603A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> renkli fon karton </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00603A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00603A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Öğretmene verilecek)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F9F29A" w14:textId="3A1D2FF5" w:rsidR="008A02DE" w:rsidRPr="00603A62" w:rsidRDefault="008A02DE" w:rsidP="008A02DE">
+      <w:pPr>
+        <w:pStyle w:val="AralkYok"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00603A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10'lu elişi </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00603A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>kağıdı</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00603A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00603A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(Öğretmene verilecek)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="687900F5" w14:textId="77777777" w:rsidR="008A02DE" w:rsidRPr="00603A62" w:rsidRDefault="008A02DE" w:rsidP="008A02DE">
+      <w:pPr>
+        <w:pStyle w:val="AralkYok"/>
+        <w:ind w:left="1344"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C9A7276" w14:textId="643DD034" w:rsidR="005E2A50" w:rsidRPr="00603A62" w:rsidRDefault="005E2A50" w:rsidP="00603A62">
+      <w:pPr>
+        <w:pStyle w:val="AralkYok"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00603A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1 adet büyük boy </w:t>
+      </w:r>
+      <w:r w:rsidR="00B34397">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00603A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0 yaprak çizgili defter </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00603A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Türkçe) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36F99A22" w14:textId="58FD6C94" w:rsidR="005E2A50" w:rsidRPr="00603A62" w:rsidRDefault="005E2A50" w:rsidP="00765E71">
+      <w:pPr>
+        <w:pStyle w:val="AralkYok"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00603A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1 adet büyük boy </w:t>
+      </w:r>
+      <w:r w:rsidR="009A0D13">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00603A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0 yaprak çizgili defter </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00603A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00603A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>HayatBilgisi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00603A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00603A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46BE45C3" w14:textId="1D7D37B7" w:rsidR="00603A62" w:rsidRDefault="005E2A50" w:rsidP="00603A62">
+      <w:pPr>
+        <w:pStyle w:val="AralkYok"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00603A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1 adet büyük boy </w:t>
+      </w:r>
+      <w:r w:rsidR="00B34397">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00603A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0 yaprak kareli defter </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00603A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(Matematik)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00603A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13BC5E78" w14:textId="48E04E2C" w:rsidR="00B34397" w:rsidRPr="00B34397" w:rsidRDefault="00B34397" w:rsidP="00B34397">
+      <w:pPr>
+        <w:pStyle w:val="AralkYok"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00603A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1 adet büyük boy </w:t>
+      </w:r>
+      <w:r w:rsidR="009A0D13">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00603A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0 yaprak kareli defter </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00603A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Fen Bilimleri</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00603A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00603A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4ABF2FB6" w14:textId="5B8C5AD2" w:rsidR="005E2A50" w:rsidRPr="00603A62" w:rsidRDefault="005E2A50" w:rsidP="00765E71">
+      <w:pPr>
+        <w:pStyle w:val="AralkYok"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00603A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1 adet orta boy </w:t>
+      </w:r>
+      <w:r w:rsidR="00B34397">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">60 yaprak </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00603A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">resim defteri </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00603A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="004373E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Telli</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00603A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00603A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53561C60" w14:textId="71A6BFD5" w:rsidR="005E2A50" w:rsidRPr="00603A62" w:rsidRDefault="005E2A50" w:rsidP="00765E71">
+      <w:pPr>
+        <w:pStyle w:val="AralkYok"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00603A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1 adet küçük boy not defteri </w:t>
+      </w:r>
+      <w:r w:rsidR="004373E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Ödev yazmak </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00603A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>için)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00603A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="647F232D" w14:textId="5D609304" w:rsidR="005E2A50" w:rsidRPr="00603A62" w:rsidRDefault="009A0D13" w:rsidP="00765E71">
+      <w:pPr>
+        <w:pStyle w:val="AralkYok"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E2A50">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:noProof/>
-          <w:sz w:val="6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251680768" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7B39DB81" wp14:editId="75A6D3E1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251679744" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="77EC11F0" wp14:editId="5CF4EAED">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1496060</wp:posOffset>
+                  <wp:posOffset>4636770</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>348827</wp:posOffset>
+                  <wp:posOffset>185420</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="3488266" cy="313055"/>
-                <wp:effectExtent l="0" t="0" r="17145" b="10795"/>
+                <wp:extent cx="1926590" cy="2454910"/>
+                <wp:effectExtent l="0" t="0" r="0" b="2540"/>
                 <wp:wrapNone/>
-                <wp:docPr id="10" name="Metin Kutusu 2"/>
+                <wp:docPr id="3" name="Metin Kutusu 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="3488266" cy="313055"/>
+                          <a:ext cx="1926590" cy="2454910"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
-                        <a:ln w="25400" cmpd="thickThin">
-[...2 lines deleted...]
-                          </a:solidFill>
+                        <a:ln w="9525">
+                          <a:noFill/>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00921636" w:rsidRPr="009B6547" w:rsidRDefault="00921636" w:rsidP="005241A1">
+                          <w:p w14:paraId="567C1376" w14:textId="624E783D" w:rsidR="009A0D13" w:rsidRDefault="00603A62" w:rsidP="00603A62">
                             <w:pPr>
-                              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+                              <w:spacing w:line="360" w:lineRule="auto"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
-                                <w:rFonts w:ascii="Comic Sans MS" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Comic Sans MS" w:cstheme="majorBidi"/>
+                                <w:rFonts w:ascii="Kristen ITC" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Kristen ITC" w:cstheme="majorBidi"/>
+                                <w:b/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00603A62">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Kristen ITC" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Kristen ITC" w:cstheme="majorBidi"/>
+                                <w:b/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Listede yazılı olan malzemelerden evde olanlar </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Kristen ITC" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Kristen ITC" w:cstheme="majorBidi"/>
+                                <w:b/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">var ise </w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramStart"/>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Kristen ITC" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Kristen ITC" w:cstheme="majorBidi"/>
+                                <w:b/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">yeni </w:t>
+                            </w:r>
+                            <w:r w:rsidR="009A0D13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Kristen ITC" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Kristen ITC" w:cstheme="majorBidi"/>
+                                <w:b/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">   </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Kristen ITC" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Kristen ITC" w:cstheme="majorBidi"/>
+                                <w:b/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t>almanıza</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramEnd"/>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Kristen ITC" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Kristen ITC" w:cstheme="majorBidi"/>
+                                <w:b/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> gerek yok.</w:t>
+                            </w:r>
+                            <w:r w:rsidR="009A0D13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Kristen ITC" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Kristen ITC" w:cstheme="majorBidi"/>
+                                <w:b/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="6576D782" w14:textId="7B11AE49" w:rsidR="00603A62" w:rsidRPr="00603A62" w:rsidRDefault="009A0D13" w:rsidP="009A0D13">
+                            <w:pPr>
+                              <w:spacing w:line="360" w:lineRule="auto"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Kristen ITC" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Kristen ITC" w:cstheme="majorBidi"/>
                                 <w:b/>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
-                                <w:rFonts w:ascii="Comic Sans MS" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Comic Sans MS" w:cstheme="majorBidi"/>
+                                <w:rFonts w:ascii="Kristen ITC" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Kristen ITC" w:cstheme="majorBidi"/>
                                 <w:b/>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
-                              <w:t>ÖĞRETMENE VERİLECEK</w:t>
-[...9 lines deleted...]
-                              <w:t xml:space="preserve"> MALZEMELER</w:t>
+                              <w:t>Telli yazı defterleri çok çabuk yıpranıyor.       Yazı defterleri telli olmasın lütfen.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00921636" w:rsidRDefault="00921636"/>
+                          <w:p w14:paraId="1B367B28" w14:textId="77777777" w:rsidR="00603A62" w:rsidRDefault="00603A62" w:rsidP="00603A62"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:117.8pt;margin-top:27.45pt;width:274.65pt;height:24.65pt;z-index:251680768;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAN7gROMQIAADkEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/07TphRI1XS1dFiF2&#10;AWmXD3Adp7HW9hjbabL79YydtBR4Q+TBsuPxmTPnzGyueq3IUTgvwZR0NplSIgyHSppDSb8/3r5Z&#10;U+IDMxVTYERJn4WnV9vXrzadLUQODahKOIIgxhedLWkTgi2yzPNGaOYnYIXByxqcZgGP7pBVjnWI&#10;rlWWT6errANXWQdceI9/b4ZLuk34dS14+FrXXgSiSorcQlpdWvdxzbYbVhwcs43kIw32Dyw0kwaT&#10;nqFuWGCkdfIvKC25Aw91mHDQGdS15CLVgNXMpn9U89AwK1ItKI63Z5n8/4PlX47fHJEVeofyGKbR&#10;o3sRpCGf29D6luRRos76AiMfLMaG/j30GJ7K9fYO+JMnBnYNMwdx7Rx0jWAVUpzFl9nF0wHHR5B9&#10;dw8VpmJtgATU105H/VARgujI5flsj+gD4fhzvliv89WKEo5389l8ulymFKw4vbbOh48CNImbkjq0&#10;P6Gz450PkQ0rTiExmYFbqVRqAWVIV9J8uZhiaq4tChKwJZ4em9FYD0pWMTw+9O6w3ylHjiy2VfpG&#10;Jr+FaRmwuZXUJV2fg1gR9flgqpQ3MKmGPXJTZhQsajSoFfp9P9hz8mEP1TMq6GDoZZw93DTgXijp&#10;sI9L6n+0zAlK1CeDLrybLRax8dNhsXyb48Fd3uwvb5jhCIW1UzJsdyENy6DWNbpVyyRktHVgMlLG&#10;/kz6jrMUB+DynKJ+Tfz2JwAAAP//AwBQSwMEFAAGAAgAAAAhADuw13HdAAAACgEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj8FOwzAMhu9IvENkJG4spXRl65pOCAkO3BhIXNPGa6o1TtekW3l7vBO72fKn&#10;399fbmfXixOOofOk4HGRgEBqvOmoVfD99fawAhGiJqN7T6jgFwNsq9ubUhfGn+kTT7vYCg6hUGgF&#10;NsahkDI0Fp0OCz8g8W3vR6cjr2MrzajPHO56mSZJLp3uiD9YPeCrxeawm5wCMnZ6r2Wat+Gw/8n0&#10;x5E6d1Tq/m5+2YCIOMd/GC76rA4VO9V+IhNEryB9WuaMKlhmaxAMPK8uQ81kkqUgq1JeV6j+AAAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAA3uBE4xAgAAOQQAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADuw13HdAAAACgEAAA8AAAAAAAAAAAAAAAAA&#10;iwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACVBQAAAAA=&#10;" filled="f" strokeweight="2pt">
-                <v:stroke linestyle="thickThin"/>
+              <v:shape id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:365.1pt;margin-top:14.6pt;width:151.7pt;height:193.3pt;z-index:251679744;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB+qsP2EQIAAP4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9Fu0zAUfUfiHyy/06ShHWtUdxobQ4gN&#10;kAYf4DpOY2H7Gttp0n09107XVfCGyINl5/qee8+5x+ur0Wiylz4osIzOZyUl0gpolN0x+uP73ZtL&#10;SkLktuEarGT0IAO92rx+tR5cLSvoQDfSEwSxoR4co12Mri6KIDppeJiBkxaDLXjDIx79rmg8HxDd&#10;6KIqy4tiAN84D0KGgH9vpyDdZPy2lSJ+bdsgI9GMYm8xrz6v27QWmzWvd567ToljG/wfujBcWSx6&#10;grrlkZPeq7+gjBIeArRxJsAU0LZKyMwB2czLP9g8dtzJzAXFCe4kU/h/sOLL/psnqmH0LSWWGxzR&#10;g4zKks997ENPqqTQ4EKNFx8dXo3jexhx0pltcPcgfgZi4abjdievvYehk7zBDucpszhLnXBCAtkO&#10;D9BgKd5HyEBj602SDwUhiI6TOpymI8dIRCq5qi6WKwwJjFWL5WI1z/MreP2c7nyIHyUYkjaMehx/&#10;huf7+xBTO7x+vpKqWbhTWmcLaEsGRlfLapkTziJGRXSoVobRyzJ9k2cSyw+2ycmRKz3tsYC2R9qJ&#10;6cQ5jtsxa5w1SZJsoTmgDh4mQ+IDwk0H/omSAc3IaPjVcy8p0Z8sarmaLxbJvfmwWL6r8ODPI9vz&#10;CLcCoRiNlEzbm5gdP1G+Rs1bldV46eTYMposi3R8EMnF5+d86+XZbn4DAAD//wMAUEsDBBQABgAI&#10;AAAAIQDoK2aY4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9Nb8IwDIbvk/gPkZF2GwktMCh1&#10;0bRp101jH9JuoTFtReNUTaDdv184bSfL8qPXz5vvRtuKC/W+cYwwnykQxKUzDVcIH+/Pd2sQPmg2&#10;unVMCD/kYVdMbnKdGTfwG132oRIxhH2mEeoQukxKX9ZktZ+5jjjejq63OsS1r6Tp9RDDbSsTpVbS&#10;6objh1p39FhTedqfLcLny/H7a6Feqye77AY3Ksl2IxFvp+PDFkSgMfzBcNWP6lBEp4M7s/GiRbhP&#10;VRJRhGQT5xVQaboCcUBYzJdrkEUu/3cofgEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB+&#10;qsP2EQIAAP4DAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQDoK2aY4AAAAAsBAAAPAAAAAAAAAAAAAAAAAGsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAeAUAAAAA&#10;" filled="f" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00921636" w:rsidRPr="009B6547" w:rsidRDefault="00921636" w:rsidP="005241A1">
+                    <w:p w14:paraId="567C1376" w14:textId="624E783D" w:rsidR="009A0D13" w:rsidRDefault="00603A62" w:rsidP="00603A62">
                       <w:pPr>
-                        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+                        <w:spacing w:line="360" w:lineRule="auto"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
-                          <w:rFonts w:ascii="Comic Sans MS" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Comic Sans MS" w:cstheme="majorBidi"/>
+                          <w:rFonts w:ascii="Kristen ITC" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Kristen ITC" w:cstheme="majorBidi"/>
+                          <w:b/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00603A62">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Kristen ITC" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Kristen ITC" w:cstheme="majorBidi"/>
+                          <w:b/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Listede yazılı olan malzemelerden evde olanlar </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Kristen ITC" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Kristen ITC" w:cstheme="majorBidi"/>
+                          <w:b/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">var ise </w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramStart"/>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Kristen ITC" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Kristen ITC" w:cstheme="majorBidi"/>
+                          <w:b/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">yeni </w:t>
+                      </w:r>
+                      <w:r w:rsidR="009A0D13">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Kristen ITC" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Kristen ITC" w:cstheme="majorBidi"/>
+                          <w:b/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">   </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Kristen ITC" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Kristen ITC" w:cstheme="majorBidi"/>
+                          <w:b/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t>almanıza</w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramEnd"/>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Kristen ITC" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Kristen ITC" w:cstheme="majorBidi"/>
+                          <w:b/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> gerek yok.</w:t>
+                      </w:r>
+                      <w:r w:rsidR="009A0D13">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Kristen ITC" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Kristen ITC" w:cstheme="majorBidi"/>
+                          <w:b/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="6576D782" w14:textId="7B11AE49" w:rsidR="00603A62" w:rsidRPr="00603A62" w:rsidRDefault="009A0D13" w:rsidP="009A0D13">
+                      <w:pPr>
+                        <w:spacing w:line="360" w:lineRule="auto"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Kristen ITC" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Kristen ITC" w:cstheme="majorBidi"/>
                           <w:b/>
                           <w:i/>
                           <w:iCs/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
-                          <w:rFonts w:ascii="Comic Sans MS" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Comic Sans MS" w:cstheme="majorBidi"/>
+                          <w:rFonts w:ascii="Kristen ITC" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Kristen ITC" w:cstheme="majorBidi"/>
                           <w:b/>
                           <w:i/>
                           <w:iCs/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
-                        <w:t>ÖĞRETMENE VERİLECEK</w:t>
-[...9 lines deleted...]
-                        <w:t xml:space="preserve"> MALZEMELER</w:t>
+                        <w:t>Telli yazı defterleri çok çabuk yıpranıyor.       Yazı defterleri telli olmasın lütfen.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00921636" w:rsidRDefault="00921636"/>
+                    <w:p w14:paraId="1B367B28" w14:textId="77777777" w:rsidR="00603A62" w:rsidRDefault="00603A62" w:rsidP="00603A62"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
+      <w:r w:rsidR="005E2A50" w:rsidRPr="00603A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1 adet çıtçıtlı dosya </w:t>
+      </w:r>
+      <w:r w:rsidR="005E2A50" w:rsidRPr="00603A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(Verilen ödevleri koymak için)</w:t>
+      </w:r>
+      <w:r w:rsidR="005E2A50" w:rsidRPr="00603A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00333755" w:rsidRPr="00333755" w:rsidRDefault="003867CD" w:rsidP="00333755">
-[...13 lines deleted...]
-          <w:b/>
+    <w:p w14:paraId="50F4162E" w14:textId="6C99A51F" w:rsidR="00603A62" w:rsidRPr="00603A62" w:rsidRDefault="00603A62" w:rsidP="00603A62">
+      <w:pPr>
+        <w:pStyle w:val="AralkYok"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00603A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Resimli Türkçe Sözlük</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D856158" w14:textId="3E95FFA7" w:rsidR="00603A62" w:rsidRPr="00061A3E" w:rsidRDefault="009A0D13" w:rsidP="00603A62">
+      <w:pPr>
+        <w:pStyle w:val="AralkYok"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E2A50">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:noProof/>
-          <w:sz w:val="40"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5819810D" wp14:editId="6578C655">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251681792" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="03892ED4" wp14:editId="38282F8A">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>-339090</wp:posOffset>
+                  <wp:posOffset>4281805</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>1139190</wp:posOffset>
+                  <wp:posOffset>142240</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="5071110" cy="3149600"/>
+                <wp:extent cx="357505" cy="1476375"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="3" name="Metin Kutusu 2"/>
+                <wp:docPr id="8" name="Metin Kutusu 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="5071110" cy="3149600"/>
+                          <a:ext cx="357505" cy="1476375"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:noFill/>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00921636" w:rsidRDefault="00921636" w:rsidP="00333755">
+                          <w:p w14:paraId="43A9625D" w14:textId="77777777" w:rsidR="00603A62" w:rsidRPr="00603A62" w:rsidRDefault="00603A62" w:rsidP="00603A62">
                             <w:pPr>
-                              <w:pStyle w:val="AralkYok"/>
                               <w:rPr>
-                                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                                <w:rFonts w:ascii="Berlin Sans FB Demi" w:hAnsi="Berlin Sans FB Demi"/>
                                 <w:b/>
-                                <w:sz w:val="20"/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="52"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="005D0735">
+                            <w:r w:rsidRPr="00603A62">
                               <w:rPr>
-                                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                                <w:rFonts w:ascii="Berlin Sans FB Demi" w:hAnsi="Berlin Sans FB Demi"/>
                                 <w:b/>
-                                <w:sz w:val="20"/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="144"/>
                               </w:rPr>
-                              <w:t>*</w:t>
-[...542 lines deleted...]
-                              <w:t>Beslenme Çantası- Beslenme Örtüsü-Suluk</w:t>
+                              <w:t>!</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-26.7pt;margin-top:89.7pt;width:399.3pt;height:248pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDTptgeEgIAAP4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9Fu0zAUfUfiHyy/0yRdu61R3WlsDCE2&#10;QBp8gOs4jYXta2ynSfl6rp2uVPCGyIPlm+t7fM+5x+ub0Wiylz4osIxWs5ISaQU0yu4Y/fb14c01&#10;JSFy23ANVjJ6kIHebF6/Wg+ulnPoQDfSEwSxoR4co12Mri6KIDppeJiBkxaTLXjDI4Z+VzSeD4hu&#10;dDEvy8tiAN84D0KGgH/vpyTdZPy2lSJ+btsgI9GMYm8xrz6v27QWmzWvd567ToljG/wfujBcWbz0&#10;BHXPIye9V39BGSU8BGjjTIApoG2VkJkDsqnKP9g8d9zJzAXFCe4kU/h/sOLT/osnqmH0ghLLDY7o&#10;SUZlycc+9qEn86TQ4EKNB58dHo3jWxhx0pltcI8gvgdi4a7jdidvvYehk7zBDqtUWZyVTjghgWyH&#10;J2jwKt5HyEBj602SDwUhiI6TOpymI8dIBP5clldVVWFKYO6iWqwuyzy/gtcv5c6H+F6CIWnDqMfx&#10;Z3i+fwwxtcPrlyPpNgsPSutsAW3JwOhqOV/mgrOMUREdqpVh9LpM3+SZxPKdbXJx5EpPe7xA2yPt&#10;xHTiHMftmDU+qbmF5oA6eJgMiQ8INx34n5QMaEZGw4+ee0mJ/mBRy1W1WCT35mCxvJpj4M8z2/MM&#10;twKhGI2UTNu7mB0/Ub5FzVuV1UjDmTo5towmyyIdH0Ry8XmcT/1+tptfAAAA//8DAFBLAwQUAAYA&#10;CAAAACEA3Lz6sd8AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2QkblvCaFdW&#10;mk4TiCuIbSBxyxqvrdY4VZOt5e0xJ7jZ+j/9/lysJ9eJCw6h9aThbq5AIFXetlRr2O9eZg8gQjRk&#10;TecJNXxjgHV5fVWY3PqR3vGyjbXgEgq50dDE2OdShqpBZ8Lc90icHf3gTOR1qKUdzMjlrpMLpZbS&#10;mZb4QmN6fGqwOm3PTsPH6/HrM1Fv9bNL+9FPSpJbSa1vb6bNI4iIU/yD4Vef1aFkp4M/kw2i0zBL&#10;7xNGOchWPDCRJekCxEHDMksTkGUh//9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDT&#10;ptgeEgIAAP4DAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQDcvPqx3wAAAAsBAAAPAAAAAAAAAAAAAAAAAGwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAeAUAAAAA&#10;" filled="f" stroked="f">
+              <v:shape id="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:337.15pt;margin-top:11.2pt;width:28.15pt;height:116.25pt;z-index:251681792;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC6Sz+cEQIAAP0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9Fu0zAUfUfiHyy/06RZs7Ko6TQ2hhAb&#10;IA0+wHGcxsL2NbbTpPt6rp2uVPCGyINl5/qee8+5x5vrSSuyF85LMDVdLnJKhOHQSrOr6fdv92/e&#10;UuIDMy1TYERND8LT6+3rV5vRVqKAHlQrHEEQ46vR1rQPwVZZ5nkvNPMLsMJgsAOnWcCj22WtYyOi&#10;a5UVeX6ZjeBa64AL7/Hv3Ryk24TfdYKHL13nRSCqpthbSKtLaxPXbLth1c4x20t+bIP9QxeaSYNF&#10;T1B3LDAyOPkXlJbcgYcuLDjoDLpOcpE4IJtl/gebp55ZkbigON6eZPL/D5Z/3n91RLY1xUEZpnFE&#10;jyJIQz4NYfADKaJCo/UVXnyyeDVM72DCSSe23j4A/+GJgduemZ24cQ7GXrAWO1zGzOwsdcbxEaQZ&#10;H6HFUmwIkICmzukoHwpCEB0ndThNR0yBcPx5Ua7LvKSEY2i5Wl9erMtUglUv2db58EGAJnFTU4fT&#10;T+hs/+BD7IZVL1diMQP3UqnkAGXIWNOrsihTwllEy4AGVVKjQnn8ZstEku9Nm5IDk2reYwFljqwj&#10;0ZlymJopSXwSs4H2gDI4mP2I7wc3PbhnSkb0Yk39z4E5QYn6aFDKq+VqFc2bDqtyXeDBnUea8wgz&#10;HKFqGiiZt7chGX6mfIOSdzKpEWczd3JsGT2WRDq+h2ji83O69fvVbn8BAAD//wMAUEsDBBQABgAI&#10;AAAAIQDi1VAw3wAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPsPkSdxYwld17HS&#10;dJpAXEGMD4lb1nhttcapmmwt/x5zgqPtR6+ft9hOrhMXHELrScPtQoFAqrxtqdbw/vZ0cwciREPW&#10;dJ5QwzcG2Jazq8Lk1o/0ipd9rAWHUMiNhibGPpcyVA06Exa+R+Lb0Q/ORB6HWtrBjBzuOpkolUln&#10;WuIPjenxocHqtD87DR/Px6/PVL3Uj27Vj35SktxGan09n3b3ICJO8Q+GX31Wh5KdDv5MNohOQ7ZO&#10;l4xqSJIUBAPrpcpAHHixSjcgy0L+r1D+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALpL&#10;P5wRAgAA/QMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AOLVUDDfAAAACgEAAA8AAAAAAAAAAAAAAAAAawQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAB3BQAAAAA=&#10;" filled="f" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00921636" w:rsidRDefault="00921636" w:rsidP="00333755">
+                    <w:p w14:paraId="43A9625D" w14:textId="77777777" w:rsidR="00603A62" w:rsidRPr="00603A62" w:rsidRDefault="00603A62" w:rsidP="00603A62">
                       <w:pPr>
-                        <w:pStyle w:val="AralkYok"/>
                         <w:rPr>
-                          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                          <w:rFonts w:ascii="Berlin Sans FB Demi" w:hAnsi="Berlin Sans FB Demi"/>
                           <w:b/>
-                          <w:sz w:val="20"/>
+                          <w:color w:val="FF0000"/>
+                          <w:sz w:val="52"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="005D0735">
+                      <w:r w:rsidRPr="00603A62">
                         <w:rPr>
-                          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                          <w:rFonts w:ascii="Berlin Sans FB Demi" w:hAnsi="Berlin Sans FB Demi"/>
                           <w:b/>
-                          <w:sz w:val="20"/>
+                          <w:color w:val="FF0000"/>
+                          <w:sz w:val="144"/>
                         </w:rPr>
-                        <w:t>*</w:t>
-[...542 lines deleted...]
-                        <w:t>Beslenme Çantası- Beslenme Örtüsü-Suluk</w:t>
+                        <w:t>!</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="005241A1">
-        <w:rPr>
+      <w:r w:rsidR="00603A62" w:rsidRPr="00603A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>İngilizce Türkçe Sözlük</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w14:paraId="60068DE8" w14:textId="175A225D" w:rsidR="00061A3E" w:rsidRPr="00603A62" w:rsidRDefault="00061A3E" w:rsidP="00603A62">
+      <w:pPr>
+        <w:pStyle w:val="AralkYok"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Atasözü ve Deyimler Sözlüğü</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58E72D24" w14:textId="246E06A0" w:rsidR="005E2A50" w:rsidRPr="00603A62" w:rsidRDefault="005E2A50" w:rsidP="00765E71">
+      <w:pPr>
+        <w:pStyle w:val="AralkYok"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00603A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En az iki bölmeli kalemlik </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76AA843B" w14:textId="77777777" w:rsidR="005E2A50" w:rsidRPr="00603A62" w:rsidRDefault="005E2A50" w:rsidP="00765E71">
+      <w:pPr>
+        <w:pStyle w:val="AralkYok"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00603A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kurşun kalem 2 tane </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3990B257" w14:textId="408219DC" w:rsidR="005E2A50" w:rsidRPr="00603A62" w:rsidRDefault="005E2A50" w:rsidP="00765E71">
+      <w:pPr>
+        <w:pStyle w:val="AralkYok"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00603A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kırmızı kalemler 2 tane </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="207C31BC" w14:textId="72A1E7D5" w:rsidR="005E2A50" w:rsidRPr="00603A62" w:rsidRDefault="00603A62" w:rsidP="00765E71">
+      <w:pPr>
+        <w:pStyle w:val="AralkYok"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00603A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:noProof/>
-          <w:sz w:val="6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251682816" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="44DDBD36" wp14:editId="09B0A0E7">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="579FBEDB" wp14:editId="16486172">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1241425</wp:posOffset>
+                  <wp:posOffset>-1186180</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>816610</wp:posOffset>
+                  <wp:posOffset>150495</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="3987165" cy="313055"/>
-[...298 lines deleted...]
-                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:extent cx="2543810" cy="295275"/>
+                <wp:effectExtent l="317" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="5" name="Metin Kutusu 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
-                        <a:xfrm>
+                        <a:xfrm rot="16200000">
                           <a:off x="0" y="0"/>
-                          <a:ext cx="6548120" cy="1049655"/>
+                          <a:ext cx="2543810" cy="295275"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:noFill/>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00921636" w:rsidRPr="009B6547" w:rsidRDefault="00921636" w:rsidP="001C6A01">
+                          <w:p w14:paraId="5D70A953" w14:textId="4E8B4007" w:rsidR="005C6509" w:rsidRPr="005C6509" w:rsidRDefault="005C6509" w:rsidP="005C6509">
                             <w:pPr>
-                              <w:pStyle w:val="AralkYok"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="005D0735">
+                            <w:r w:rsidRPr="005C6509">
                               <w:rPr>
                                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
-                                <w:b/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
-                              <w:t>*</w:t>
-[...252 lines deleted...]
-                              <w:t>(Kendi kullanımları için)</w:t>
+                              <w:t>www.eglenerekogrenelim.com</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-26.55pt;margin-top:357.65pt;width:515.6pt;height:82.65pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCFvdgYEQIAAP4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7aDOEuMOEXXrsOw&#10;dhvQ7gMUWY6FSaImybGzrx8lp2mw3ob5IFAm+cj3SG2uRq3IQTgvwdS0mOWUCMOhkWZf0x9Pd+9W&#10;lPjATMMUGFHTo/D0avv2zWawlZhDB6oRjiCI8dVga9qFYKss87wTmvkZWGHQ2YLTLODV7bPGsQHR&#10;tcrmeb7MBnCNdcCF9/j3dnLSbcJvW8HDt7b1IhBVU+wtpNOlcxfPbLth1d4x20l+aoP9QxeaSYNF&#10;z1C3LDDSO/kKSkvuwEMbZhx0Bm0ruUgckE2R/8XmsWNWJC4ojrdnmfz/g+VfD98dkU1NS0oM0zii&#10;BxGkIV/60PuezKNCg/UVBj5aDA3jBxhx0omtt/fAf3pi4KZjZi+unYOhE6zBDouYmV2kTjg+guyG&#10;B2iwFOsDJKCxdTrKh4IQRMdJHc/TEWMgHH8uy8WqmKOLo6/IF+tlWaYarHpOt86HTwI0iUZNHY4/&#10;wbPDvQ+xHVY9h8RqBu6kUmkFlCFDTdflvEwJFx4tA26okrqmqzx+085Elh9Nk5IDk2qysYAyJ9qR&#10;6cQ5jLvxpDHGR0l20BxRBwfTQuIDQqMD95uSAZexpv5Xz5ygRH02qOW6WCzi9qbLonwfVXCXnt2l&#10;hxmOUDUNlEzmTUgbP1G+Rs1bmdR46eTUMi5ZEun0IOIWX95T1Muz3f4BAAD//wMAUEsDBBQABgAI&#10;AAAAIQChMoVO3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCRuW1JGt640&#10;nRCIK2gDJu2WNV5b0ThVk63l7TEnONr+9Pv7i83kOnHBIbSeNCRzBQKp8ralWsPH+8ssAxGiIWs6&#10;T6jhGwNsyuurwuTWj7TFyy7WgkMo5EZDE2OfSxmqBp0Jc98j8e3kB2cij0Mt7WBGDnedvFNqKZ1p&#10;iT80psenBquv3dlp+Hw9Hfb36q1+dmk/+klJcmup9e3N9PgAIuIU/2D41Wd1KNnp6M9kg+g0zNJF&#10;wqiGVZIuQDCxXmW8OWrIMrUEWRbyf4fyBwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIW9&#10;2BgRAgAA/gMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AKEyhU7fAAAACwEAAA8AAAAAAAAAAAAAAAAAawQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAB3BQAAAAA=&#10;" filled="f" stroked="f">
+              <v:shape id="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-93.4pt;margin-top:11.85pt;width:200.3pt;height:23.25pt;rotation:-90;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAZZqYXGQIAAAwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9Fu0zAUfUfiHyy/0zRZs3VR02lsDCE2&#10;QBp8gOM4jYXta2ynSfl6rp3SVfCGyENk+16fe88515ubSSuyF85LMDXNF0tKhOHQSrOr6bevD2/W&#10;lPjATMsUGFHTg/D0Zvv61Wa0lSigB9UKRxDE+Gq0Ne1DsFWWed4LzfwCrDAY7MBpFnDrdlnr2Ijo&#10;WmXFcnmZjeBa64AL7/H0fg7SbcLvOsHD567zIhBVU+wtpL9L/yb+s+2GVTvHbC/5sQ32D11oJg0W&#10;PUHds8DI4ORfUFpyBx66sOCgM+g6yUXigGzy5R9snntmReKC4nh7ksn/P1j+af/FEdnWtKTEMI0W&#10;PYkgDfk4hMEPpIgKjdZXmPhsMTVMb2FCpxNbbx+Bf/fEwF3PzE7cOgdjL1iLHebxZnZ2dcbxEaQZ&#10;n6DFUmwIkICmzmniAO3JL9FW/NIx6kOwGBp3OJklpkA4Hhbl6mKdY4hjrLgui6syVWRVBIteWOfD&#10;ewGaxEVNHQ5DQmX7Rx9icy8pMd3Ag1QqDYQyZKwpYpbpwllEy4DzqqSu6XruM12InN+ZNq0Dk2pe&#10;YwFljiJE3rMCYWqmpPjFb20baA+oSuKPhPA5Ybs9uJ+UjDiaNfU/BuYEJeqDQWWv89UqznLarMqr&#10;AjfuPNKcR5jhCFXTQMm8vAtp/mfKt+hAJ5Ma0aq5k2PLOHJJpOPziDN9vk9ZL494+wsAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAOkGzyXfAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1&#10;SFxQ67ShLYQ4FT9C4toAdzfeJhHxOoq3TfP2LCd6Wo12NPNNvj37Tp1wiG0gA4t5AgqpCq6l2sDX&#10;5/vsAVRkS852gdDAhBG2xfVVbjMXRtrhqeRaSQjFzBpomPtM61g16G2chx5JfocweMsih1q7wY4S&#10;7ju9TJK19rYlaWhsj68NVj/l0RvgN26D+75LDmE3rl6mjzJqPxlze3N+fgLFeOZ/M/zhCzoUwrQP&#10;R3JRdQZmj0LOcherNAUljnS9AbU3sLzfpKCLXF9OKH4BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAGWamFxkCAAAMBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEA6QbPJd8AAAAKAQAADwAAAAAAAAAAAAAAAABzBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;" filled="f" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00921636" w:rsidRPr="009B6547" w:rsidRDefault="00921636" w:rsidP="001C6A01">
+                    <w:p w14:paraId="5D70A953" w14:textId="4E8B4007" w:rsidR="005C6509" w:rsidRPr="005C6509" w:rsidRDefault="005C6509" w:rsidP="005C6509">
                       <w:pPr>
-                        <w:pStyle w:val="AralkYok"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="20"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="005D0735">
+                      <w:r w:rsidRPr="005C6509">
                         <w:rPr>
                           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
-                          <w:b/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="20"/>
                         </w:rPr>
-                        <w:t>*</w:t>
-[...252 lines deleted...]
-                        <w:t>(Kendi kullanımları için)</w:t>
+                        <w:t>www.eglenerekogrenelim.com</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="005241A1">
-        <w:rPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005E2A50" w:rsidRPr="00603A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Kalemtraş</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005E2A50" w:rsidRPr="00603A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> çöp hazneli </w:t>
+      </w:r>
+      <w:r w:rsidR="004373E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(K</w:t>
+      </w:r>
+      <w:r w:rsidR="005E2A50" w:rsidRPr="00603A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">utulu) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B2EB534" w14:textId="77777777" w:rsidR="005E2A50" w:rsidRPr="00603A62" w:rsidRDefault="005E2A50" w:rsidP="00765E71">
+      <w:pPr>
+        <w:pStyle w:val="AralkYok"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00603A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Silgi (yumuşak) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="123BF25D" w14:textId="4972E393" w:rsidR="005E2A50" w:rsidRPr="00603A62" w:rsidRDefault="005E2A50" w:rsidP="00765E71">
+      <w:pPr>
+        <w:pStyle w:val="AralkYok"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00603A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tahta kalemi 2 farklı renk </w:t>
+      </w:r>
+      <w:r w:rsidR="004373E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(K</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00603A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>endileri için)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00603A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02E06B0A" w14:textId="00823924" w:rsidR="005E2A50" w:rsidRPr="00061A3E" w:rsidRDefault="004373E1" w:rsidP="00061A3E">
+      <w:pPr>
+        <w:pStyle w:val="AralkYok"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Küt uçlu makas</w:t>
+      </w:r>
+      <w:r w:rsidR="005E2A50" w:rsidRPr="00603A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00061A3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ve </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005E2A50" w:rsidRPr="00061A3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Stick</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005E2A50" w:rsidRPr="00061A3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> yapıştırıcı </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DC09E51" w14:textId="7732A232" w:rsidR="00242BB6" w:rsidRPr="00B34397" w:rsidRDefault="005E2A50" w:rsidP="00B34397">
+      <w:pPr>
+        <w:pStyle w:val="AralkYok"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00603A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bant </w:t>
+      </w:r>
+      <w:r w:rsidR="00B34397">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ve a</w:t>
+      </w:r>
+      <w:r w:rsidR="004373E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>taş</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FC4F0B7" w14:textId="2CADA7F8" w:rsidR="00603A62" w:rsidRPr="00603A62" w:rsidRDefault="00603A62" w:rsidP="00603A62">
+      <w:pPr>
+        <w:pStyle w:val="AralkYok"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00603A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Cetvel takımı</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19125D9C" w14:textId="0C99615A" w:rsidR="00DE10E3" w:rsidRDefault="00242BB6" w:rsidP="008A02DE">
+      <w:pPr>
+        <w:pStyle w:val="AralkYok"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="323A2A4D" w14:textId="4783D873" w:rsidR="00603A62" w:rsidRPr="00603A62" w:rsidRDefault="008A02DE" w:rsidP="00603A62">
+      <w:pPr>
+        <w:pStyle w:val="AralkYok"/>
+        <w:ind w:left="624"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E2A50">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:noProof/>
-          <w:sz w:val="6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251686912" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="690E15B0" wp14:editId="5C62EC3C">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5296447F" wp14:editId="2AF59ECC">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>699135</wp:posOffset>
+                  <wp:posOffset>3731260</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>5549900</wp:posOffset>
+                  <wp:posOffset>39370</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="4893310" cy="313055"/>
-                <wp:effectExtent l="0" t="0" r="21590" b="10795"/>
+                <wp:extent cx="2790190" cy="295275"/>
+                <wp:effectExtent l="0" t="0" r="10160" b="28575"/>
                 <wp:wrapNone/>
-                <wp:docPr id="14" name="Metin Kutusu 2"/>
+                <wp:docPr id="2" name="Metin Kutusu 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="4893310" cy="313055"/>
+                          <a:ext cx="2790190" cy="295275"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
-                        <a:noFill/>
-                        <a:ln w="25400" cmpd="thickThin">
+                        <a:solidFill>
+                          <a:srgbClr val="F8A6DD"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00921636" w:rsidRPr="009B6547" w:rsidRDefault="00921636" w:rsidP="00921636">
+                          <w:p w14:paraId="00DCED5F" w14:textId="0D2D5DC0" w:rsidR="00765E71" w:rsidRPr="005E2A50" w:rsidRDefault="00765E71" w:rsidP="00765E71">
                             <w:pPr>
-                              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-                              <w:jc w:val="center"/>
+                              <w:pStyle w:val="AralkYok"/>
+                              <w:ind w:left="264"/>
                               <w:rPr>
-                                <w:rFonts w:ascii="Comic Sans MS" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Comic Sans MS" w:cstheme="majorBidi"/>
+                                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                                 <w:b/>
-                                <w:i/>
-[...1 lines deleted...]
-                                <w:szCs w:val="28"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
-                                <w:rFonts w:ascii="Comic Sans MS" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Comic Sans MS" w:cstheme="majorBidi"/>
+                                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                                 <w:b/>
-                                <w:i/>
-[...1 lines deleted...]
-                                <w:szCs w:val="28"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
                               </w:rPr>
-                              <w:t>YEDEK KALEM KUTUSUNDA OLMASI GEREKEN</w:t>
+                              <w:t xml:space="preserve">  </w:t>
                             </w:r>
-                            <w:r w:rsidRPr="009B6547">
+                            <w:r w:rsidRPr="005E2A50">
                               <w:rPr>
-                                <w:rFonts w:ascii="Comic Sans MS" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Comic Sans MS" w:cstheme="majorBidi"/>
+                                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                                 <w:b/>
-                                <w:i/>
-[...1 lines deleted...]
-                                <w:szCs w:val="28"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>K</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                                <w:b/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>İŞİSEL</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="005E2A50">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                                <w:b/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> MALZEMELER</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00921636" w:rsidRDefault="00921636" w:rsidP="00921636"/>
+                          <w:p w14:paraId="368B17AD" w14:textId="77777777" w:rsidR="00765E71" w:rsidRDefault="00765E71" w:rsidP="00765E71"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:55.05pt;margin-top:437pt;width:385.3pt;height:24.65pt;z-index:251686912;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCW+HN2MAIAADkEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p0nadHRR02l0DCE2&#10;QNr4Aa7jNNZsn7HdJuXXc3baUuANkQfLzt19d/d9d8ubQSuyF85LMDUtJjklwnBopNnW9Nvz/ZsF&#10;JT4w0zAFRtT0IDy9Wb1+textJabQgWqEIwhifNXbmnYh2CrLPO+EZn4CVhg0tuA0C/h026xxrEd0&#10;rbJpnl9lPbjGOuDCe/x7NxrpKuG3reDhS9t6EYiqKdYW0unSuYlntlqyauuY7SQ/lsH+oQrNpMGk&#10;Z6g7FhjZOfkXlJbcgYc2TDjoDNpWcpF6wG6K/I9unjpmReoFyfH2TJP/f7D88/6rI7JB7UpKDNOo&#10;0aMI0pBPu7DzOzKNFPXWV+j5ZNE3DO9gQPfUrrcPwF88MbDumNmKW+eg7wRrsMQiRmYXoSOOjyCb&#10;/hEaTMV2ARLQ0Dod+UNGCKKjVIezPGIIhOPPcnE9mxVo4mibFbN8Pk8pWHWKts6HDwI0iZeaOpQ/&#10;obP9gw+xGladXGIyA/dSqTQCypC+ptN5mUd8bZGQgCPx8twdhfWgZBPdY6B3281aObJncazSd6zk&#10;NzctAw63krqmi7MTqyI/702T8gYm1XjH2pQ5EhY5GtkKw2ZI8lyddNhAc0AGHYyzjLuHlw7cD0p6&#10;nOOa+u875gQl6qNBFa6LsoyDnx7l/O0UH+7Ssrm0MMMRCnunZLyuQ1qWka1bVKuVicgo61jJsWSc&#10;z8TvcZfiAly+k9evjV/9BAAA//8DAFBLAwQUAAYACAAAACEAP2DiZN4AAAALAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaN20qoNIU6FkODAjRaJ6yZ2k6jxOo2dNvw9ywmOo32a&#10;fVPsZ9eLqx1D50lDslIgLNXedNRo+Dy+PmQgQkQy2HuyGr5tgH25uCswN/5GH/Z6iI3gEgo5amhj&#10;HHIpQ91ah2HlB0t8O/nRYeQ4NtKMeONy18tUqa102BF/aHGwL62tz4fJaSDTTm+VTLdNOJ++Nvh+&#10;oc5dtL5fzs9PIKKd4x8Mv/qsDiU7VX4iE0TPOVEJoxqy3YZHMZFlagei0vCYrtcgy0L+31D+AAAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJb4c3YwAgAAOQQAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAD9g4mTeAAAACwEAAA8AAAAAAAAAAAAAAAAA&#10;igQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACVBQAAAAA=&#10;" filled="f" strokeweight="2pt">
-                <v:stroke linestyle="thickThin"/>
+              <v:shape id="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:293.8pt;margin-top:3.1pt;width:219.7pt;height:23.25pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAd4EnYLAIAAE8EAAAOAAAAZHJzL2Uyb0RvYy54bWysVF+P0zAMf0fiO0R5Z+2q7Xar1p3GxhDi&#10;DpAOPkCapmtEEpckXTs+PU66241/L4g+RHbs/Gz/bHd1N2hFjsI6Caag00lKiTAcKmkOBf3yef/q&#10;lhLnmamYAiMKehKO3q1fvlj1bS4yaEBVwhIEMS7v24I23rd5kjjeCM3cBFph0FiD1cyjag9JZVmP&#10;6FolWZreJD3YqrXAhXN4uxuNdB3x61pw/7GunfBEFRRz8/G08SzDmaxXLD9Y1jaSn9Ng/5CFZtJg&#10;0AvUjnlGOit/g9KSW3BQ+wkHnUBdSy5iDVjNNP2lmseGtSLWguS49kKT+3+w/MPxkyWyKmhGiWEa&#10;W/QgvDTkfec715EsMNS3LkfHxxZd/fAaBux0rNa198C/OmJg2zBzEBtroW8EqzDDaXiZXD0dcVwA&#10;KfsHqDAU6zxEoKG2OtCHhBBEx06dLt0RgyccL7PFMp0u0cTRli3n2WIeQ7D86XVrnX8rQJMgFNRi&#10;9yM6O947H7Jh+ZNLCOZAyWovlYqKPZRbZcmR4aTsbzc3u90Z/Sc3ZUhfUAw+Hwn4K0Qavz9BaOlx&#10;5JXUBb29OLE80PbGVHEgPZNqlDFlZc48BupGEv1QDrFpsxAgcFxCdUJiLYwTjhuJQgP2OyU9TndB&#10;3beOWUGJemewOcvpbBbWISqz+SJDxV5bymsLMxyhCuopGcWtjysUeDOwwSbWMvL7nMk5ZZzaSPt5&#10;w8JaXOvR6/k/sP4BAAD//wMAUEsDBBQABgAIAAAAIQCqfEbt3wAAAAkBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI9BS8QwEIXvgv8hjOBF3HQLtmttuqgoiMiiq3jONmNbt5mUJN3Wf+/sSY/D93jzvXI9&#10;214c0IfOkYLlIgGBVDvTUaPg4/3xcgUiRE1G945QwQ8GWFenJ6UujJvoDQ/b2AguoVBoBW2MQyFl&#10;qFu0OizcgMTsy3mrI5++kcbricttL9MkyaTVHfGHVg9432K9345WAV0snz+/9y/1w+b1abie/Li5&#10;i6jU+dl8ewMi4hz/wnDUZ3Wo2GnnRjJB9AquVnnGUQVZCuLIkzTncTsmaQ6yKuX/BdUvAAAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAB3gSdgsAgAATwQAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKp8Ru3fAAAACQEAAA8AAAAAAAAAAAAAAAAAhgQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACSBQAAAAA=&#10;" fillcolor="#f8a6dd">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00921636" w:rsidRPr="009B6547" w:rsidRDefault="00921636" w:rsidP="00921636">
+                    <w:p w14:paraId="00DCED5F" w14:textId="0D2D5DC0" w:rsidR="00765E71" w:rsidRPr="005E2A50" w:rsidRDefault="00765E71" w:rsidP="00765E71">
                       <w:pPr>
-                        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-                        <w:jc w:val="center"/>
+                        <w:pStyle w:val="AralkYok"/>
+                        <w:ind w:left="264"/>
                         <w:rPr>
-                          <w:rFonts w:ascii="Comic Sans MS" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Comic Sans MS" w:cstheme="majorBidi"/>
+                          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                           <w:b/>
-                          <w:i/>
-[...1 lines deleted...]
-                          <w:szCs w:val="28"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
-                          <w:rFonts w:ascii="Comic Sans MS" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Comic Sans MS" w:cstheme="majorBidi"/>
+                          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                           <w:b/>
-                          <w:i/>
-[...1 lines deleted...]
-                          <w:szCs w:val="28"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
                         </w:rPr>
-                        <w:t>YEDEK KALEM KUTUSUNDA OLMASI GEREKEN</w:t>
+                        <w:t xml:space="preserve">  </w:t>
                       </w:r>
-                      <w:r w:rsidRPr="009B6547">
+                      <w:r w:rsidRPr="005E2A50">
                         <w:rPr>
-                          <w:rFonts w:ascii="Comic Sans MS" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Comic Sans MS" w:cstheme="majorBidi"/>
+                          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                           <w:b/>
-                          <w:i/>
-[...1 lines deleted...]
-                          <w:szCs w:val="28"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>K</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                          <w:b/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>İŞİSEL</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="005E2A50">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                          <w:b/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> MALZEMELER</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00921636" w:rsidRDefault="00921636" w:rsidP="00921636"/>
+                    <w:p w14:paraId="368B17AD" w14:textId="77777777" w:rsidR="00765E71" w:rsidRDefault="00765E71" w:rsidP="00765E71"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00921636">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="005E2A50">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:noProof/>
-          <w:sz w:val="40"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251688960" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="5A0D97D5" wp14:editId="56869EA5">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="46742F33" wp14:editId="464A708B">
                 <wp:simplePos x="0" y="0"/>
-                <wp:positionH relativeFrom="page">
-                  <wp:posOffset>643255</wp:posOffset>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>691515</wp:posOffset>
                 </wp:positionH>
-                <wp:positionV relativeFrom="page">
-                  <wp:posOffset>7887335</wp:posOffset>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>39370</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="6463030" cy="1608455"/>
-[...2 lines deleted...]
-                <wp:docPr id="15" name="Metin Kutusu 2"/>
+                <wp:extent cx="2790190" cy="295275"/>
+                <wp:effectExtent l="0" t="0" r="10160" b="28575"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1" name="Metin Kutusu 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="6463030" cy="1608455"/>
+                          <a:ext cx="2790190" cy="295275"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
-                        <a:noFill/>
-                        <a:ln w="76200" cmpd="thickThin">
+                        <a:solidFill>
+                          <a:srgbClr val="F2D2A4"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
                           <a:solidFill>
-                            <a:schemeClr val="tx1"/>
+                            <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
-                        <a:extLst>
-[...7 lines deleted...]
-                        </a:extLst>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00921636" w:rsidRPr="005058AC" w:rsidRDefault="00921636" w:rsidP="00921636">
+                          <w:p w14:paraId="18BFD8B3" w14:textId="48C6BCA6" w:rsidR="00765E71" w:rsidRPr="005E2A50" w:rsidRDefault="00765E71" w:rsidP="00765E71">
                             <w:pPr>
                               <w:pStyle w:val="AralkYok"/>
+                              <w:ind w:left="264"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                                 <w:b/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="005058AC">
+                            <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                                 <w:b/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
                               </w:rPr>
-                              <w:t>Sayın Velilerim,</w:t>
+                              <w:t xml:space="preserve">  BOYAMA</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="005E2A50">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                                <w:b/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> MALZEMELERİ</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00921636" w:rsidRPr="005058AC" w:rsidRDefault="00921636" w:rsidP="00921636">
-[...53 lines deleted...]
-                          </w:p>
+                          <w:p w14:paraId="12E90B78" w14:textId="77777777" w:rsidR="00765E71" w:rsidRDefault="00765E71" w:rsidP="00765E71"/>
                         </w:txbxContent>
                       </wps:txbx>
-                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="137160" tIns="91440" rIns="137160" bIns="91440" anchor="ctr" anchorCtr="0" upright="1">
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
-                <wp14:sizeRelV relativeFrom="page">
+                <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:50.65pt;margin-top:621.05pt;width:508.9pt;height:126.65pt;z-index:251688960;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAO35DNngIAADEFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2yAQfp+0/4B4T20njpNYdaouTqZp&#10;7Tap3Q8gGMeoNjDAsbtp/30HdtJ0e5mm+QEDd3x3390H1zd9U6Mj04ZLkeHoKsSICSoLLg4Z/vq4&#10;mywxMpaIgtRSsAw/M4Nv1m/fXHcqZVNZybpgGgGIMGmnMlxZq9IgMLRiDTFXUjEBxlLqhlhY6kNQ&#10;aNIBelMH0zBMgk7qQmlJmTGwmw9GvPb4Zcmo/VyWhllUZxhys37Ufty7MVhfk/Sgiao4HdMg/5BF&#10;Q7iAoGeonFiCWs3/gGo41dLI0l5R2QSyLDllngOwicLf2DxURDHPBYpj1LlM5v/B0k/HLxrxAno3&#10;x0iQBnp0zywX6GNrW9OiqStRp0wKng8KfG3/Tvbg7ukadSfpk0FCbioiDuxWa9lVjBSQYuROBhdH&#10;BxzjQPbdvSwgFGmt9EB9qRtXP6gIAnRo1fO5Pay3iMJmEiezcAYmCrYoCZfxfO5jkPR0XGlj3zPZ&#10;IDfJsIb+e3hyvDPWpUPSk4uLJuSO17XXQC1Ql+FFAqKCAI2CiljQxNNjNXbWyJoXzt0d9Ppkm1qj&#10;IwFl2X4gC4ZLr4ZbEHfNmwwvQ/cNcnP12YrCh7WE18McUquFwwa6kOw4G0T0YxWutsvtMp7E02Q7&#10;icM8n9zuNvEk2UWLeT7LN5s8+umYRnFa8aJgwmV6EnQU/51gxqs1SPEs6VeUjD7sz7R3/htbcOEW&#10;vE7Dlx1Ynf6enReG08KgCtvvey/DhYNzotnL4hmUoiX0EVoCbwxMKqm/Y9TBfc2w+dYSzTCqPwin&#10;ttkCJAE33K9WURzDQr8y7S9NRFAAyzC1GqNhsbHDw9AqzQ8VRBs0LuQtqLTkXj8vmY3ahnvpeY1v&#10;iLv4l2vv9fLSrX8BAAD//wMAUEsDBBQABgAIAAAAIQDK7W7H4AAAAA4BAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI/NTsMwEITvSLyDtUhcEHUc0qoNcSpUCVUgLpQ+gBObJCJeR7bz07dne4LbjHY0+02x&#10;X2zPJuND51CCWCXADNZOd9hIOH+9Pm6BhahQq96hkXAxAfbl7U2hcu1m/DTTKTaMSjDkSkIb45Bz&#10;HurWWBVWbjBIt2/nrYpkfcO1VzOV256nSbLhVnVIH1o1mENr6p/TaKllw9/HyuPxMqmPQzc/vB2X&#10;eS3l/d3y8gwsmiX+heGKT+hQElPlRtSB9eQT8URREmmWCmDXiBA7UhWpbLfOgJcF/z+j/AUAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAO35DNngIAADEFAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDK7W7H4AAAAA4BAAAPAAAAAAAAAAAAAAAAAPgE&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAABQYAAAAA&#10;" o:allowincell="f" filled="f" strokecolor="black [3213]" strokeweight="6pt">
-[...1 lines deleted...]
-                <v:textbox inset="10.8pt,7.2pt,10.8pt,7.2pt">
+              <v:shape id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:54.45pt;margin-top:3.1pt;width:219.7pt;height:23.25pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCiRwuSLAIAAE8EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMGO0zAQvSPxD5bvNGnU0m3UdFVaihC7&#10;gLTwAY7jNBa2J9hOk+Xrd+x0uxFwQuRgeTzj5zdvZrK5HbQiZ2GdBFPQ+SylRBgOlTSngn7/dnxz&#10;Q4nzzFRMgREFfRSO3m5fv9r0bS4yaEBVwhIEMS7v24I23rd5kjjeCM3cDFph0FmD1cyjaU9JZVmP&#10;6FolWZq+TXqwVWuBC+fw9DA66Tbi17Xg/ktdO+GJKihy83G1cS3Dmmw3LD9Z1jaSX2iwf2ChmTT4&#10;6BXqwDwjnZV/QGnJLTio/YyDTqCuJRcxB8xmnv6WzUPDWhFzQXFce5XJ/T9Y/vn81RJZYe0oMUxj&#10;ie6Fl4Z86nznOpIFhfrW5Rj40GKoH97BEKJDtq69A/7DEQP7hpmT2FkLfSNYhQzn4WYyuTriuABS&#10;9vdQ4VOs8xCBhtrqAIiCEETHSj1eqyMGTzgeZqt1Ol+ji6MvWy+z1TI+wfLn2611/oMATcKmoBar&#10;H9HZ+c75wIblzyGRPShZHaVS0bCncq8sOTPslGN2yHaLC7qbhilD+oLi48tRgKnPTSHS+P0NQkuP&#10;La+kLujNNYjlQbb3pooN6ZlU4x4pK3PRMUg3iuiHcohFiwoEjUuoHlFYC2OH40TipgH7i5Ieu7ug&#10;7mfHrKBEfTRYnPV8sQjjEI3FcpWhYaeecuphhiNUQT0l43bv4wgF3QzssIi1jPq+MLlQxq6Nsl8m&#10;LIzF1I5RL/+B7RMAAAD//wMAUEsDBBQABgAIAAAAIQC3L0Lx2wAAAAgBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI/BTsMwEETvSPyDtUjcqEMCaQhxKorEhQuiwN2JlyRqvI5st3X/nuUEtx3N6O1Ms0l2&#10;Fkf0YXKk4HaVgUDqnZloUPD58XJTgQhRk9GzI1RwxgCb9vKi0bVxJ3rH4y4OgiEUaq1gjHGppQz9&#10;iFaHlVuQ2Pt23urI0g/SeH1iuJ1lnmWltHoi/jDqBZ9H7Pe7g1VQDt3XOeB+/ebzbRGKtPXla1Lq&#10;+io9PYKImOJfGH7rc3VouVPnDmSCmFln1QNHGZaDYP/+ripAdHzka5BtI/8PaH8AAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAokcLkiwCAABPBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAty9C8dsAAAAIAQAADwAAAAAAAAAAAAAAAACGBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAI4FAAAAAA==&#10;" fillcolor="#f2d2a4">
+                <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00921636" w:rsidRPr="005058AC" w:rsidRDefault="00921636" w:rsidP="00921636">
+                    <w:p w14:paraId="18BFD8B3" w14:textId="48C6BCA6" w:rsidR="00765E71" w:rsidRPr="005E2A50" w:rsidRDefault="00765E71" w:rsidP="00765E71">
                       <w:pPr>
                         <w:pStyle w:val="AralkYok"/>
+                        <w:ind w:left="264"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                           <w:b/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="005058AC">
+                      <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                           <w:b/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
                         </w:rPr>
-                        <w:t>Sayın Velilerim,</w:t>
+                        <w:t xml:space="preserve">  BOYAMA</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="005E2A50">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                          <w:b/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> MALZEMELERİ</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00921636" w:rsidRPr="005058AC" w:rsidRDefault="00921636" w:rsidP="00921636">
-[...53 lines deleted...]
-                    </w:p>
+                    <w:p w14:paraId="12E90B78" w14:textId="77777777" w:rsidR="00765E71" w:rsidRDefault="00765E71" w:rsidP="00765E71"/>
                   </w:txbxContent>
                 </v:textbox>
-                <w10:wrap type="square" anchorx="page" anchory="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00333755">
-[...2 lines deleted...]
-          <w:b/>
+    </w:p>
+    <w:p w14:paraId="086A70BF" w14:textId="77777777" w:rsidR="00765E71" w:rsidRPr="00765E71" w:rsidRDefault="00765E71" w:rsidP="00B858AE">
+      <w:pPr>
+        <w:pStyle w:val="AralkYok"/>
+        <w:ind w:left="624"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C22F758" w14:textId="2397BA79" w:rsidR="00765E71" w:rsidRPr="005C6509" w:rsidRDefault="00765E71" w:rsidP="00765E71">
+      <w:pPr>
+        <w:pStyle w:val="AralkYok"/>
+        <w:ind w:left="900" w:firstLine="84"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C6509">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2'li pastel boya                      </w:t>
+      </w:r>
+      <w:r w:rsidR="005C6509">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                      </w:t>
+      </w:r>
+      <w:r w:rsidR="004373E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Okul Çantası</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C6509">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D3AB5F8" w14:textId="108067A4" w:rsidR="004373E1" w:rsidRDefault="00765E71" w:rsidP="00765E71">
+      <w:pPr>
+        <w:pStyle w:val="AralkYok"/>
+        <w:ind w:left="816" w:firstLine="84"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C6509">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  12'li kuru boya  </w:t>
+      </w:r>
+      <w:r w:rsidR="004373E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                           </w:t>
+      </w:r>
+      <w:r w:rsidR="004373E1" w:rsidRPr="005C6509">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Suluk </w:t>
+      </w:r>
+      <w:r w:rsidR="004373E1" w:rsidRPr="005C6509">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>(Metal)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="572F8C9C" w14:textId="093AE5E8" w:rsidR="00765E71" w:rsidRPr="005C6509" w:rsidRDefault="004373E1" w:rsidP="00765E71">
+      <w:pPr>
+        <w:pStyle w:val="AralkYok"/>
+        <w:ind w:left="816" w:firstLine="84"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  12’li sulu boya, su kabı</w:t>
+      </w:r>
+      <w:r w:rsidR="00765E71" w:rsidRPr="005C6509">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                             </w:t>
+      </w:r>
+      <w:r w:rsidR="00765E71" w:rsidRPr="005C6509">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Beslenme çantası ve beslenme örtüsü</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CD83744" w14:textId="4D641F97" w:rsidR="00765E71" w:rsidRPr="005C6509" w:rsidRDefault="00765E71" w:rsidP="00765E71">
+      <w:pPr>
+        <w:pStyle w:val="AralkYok"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C6509">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+      <w:r w:rsidR="004373E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C6509">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005C6509">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C6509">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6'lı keçeli kalem                               </w:t>
+      </w:r>
+      <w:r w:rsidR="004373E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C6509">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Islak mendil-kuru mendil</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31C2F0BE" w14:textId="25A9A2A1" w:rsidR="00765E71" w:rsidRPr="00603A62" w:rsidRDefault="004373E1" w:rsidP="00765E71">
+      <w:pPr>
+        <w:pStyle w:val="AralkYok"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E2A50">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:noProof/>
-          <w:sz w:val="40"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0580F8BC" wp14:editId="3FD30124">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5CA37AC5" wp14:editId="77D0C0D8">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>-340995</wp:posOffset>
+                  <wp:posOffset>119380</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>250190</wp:posOffset>
+                  <wp:posOffset>204470</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="5730240" cy="635000"/>
+                <wp:extent cx="357505" cy="590550"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="307" name="Metin Kutusu 2"/>
+                <wp:docPr id="4" name="Metin Kutusu 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="5730240" cy="635000"/>
+                          <a:ext cx="357505" cy="590550"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:noFill/>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00921636" w:rsidRPr="009B6547" w:rsidRDefault="00921636" w:rsidP="00333755">
+                          <w:p w14:paraId="2A229ABD" w14:textId="5246A791" w:rsidR="00765E71" w:rsidRPr="00765E71" w:rsidRDefault="00765E71" w:rsidP="00765E71">
                             <w:pPr>
-                              <w:pStyle w:val="AralkYok"/>
                               <w:rPr>
-                                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
-                                <w:sz w:val="20"/>
+                                <w:rFonts w:ascii="Berlin Sans FB Demi" w:hAnsi="Berlin Sans FB Demi"/>
+                                <w:b/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="72"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="005D0735">
+                            <w:r w:rsidRPr="00765E71">
                               <w:rPr>
-                                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                                <w:rFonts w:ascii="Berlin Sans FB Demi" w:hAnsi="Berlin Sans FB Demi"/>
                                 <w:b/>
-                                <w:sz w:val="20"/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="72"/>
                               </w:rPr>
-                              <w:t>*</w:t>
+                              <w:t>!</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="009B6547">
-[...101 lines deleted...]
-                            <w:proofErr w:type="gramEnd"/>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="_x0000_s1034" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-26.85pt;margin-top:19.7pt;width:451.2pt;height:50pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCGim5qFAIAAP8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3acpEmNOEXXrsOw&#10;divQ7QMUWY6FSaImybGzrx8lJ1nQ3YZdBEokH/keqfXNoBXZC+clmIpOJzklwnCopdlV9Pu3h3cr&#10;SnxgpmYKjKjoQXh6s3n7Zt3bUhTQgqqFIwhifNnbirYh2DLLPG+FZn4CVhh0NuA0C3h1u6x2rEd0&#10;rbIiz6+yHlxtHXDhPb7ej066SfhNI3j42jReBKIqir2FdLp0buOZbdas3DlmW8mPbbB/6EIzabDo&#10;GeqeBUY6J/+C0pI78NCECQedQdNILhIHZDPNX7F5aZkViQuK4+1ZJv//YPmX/bMjsq7oLF9SYpjG&#10;IT2JIA353IXOd6SIGvXWlxj6YjE4DO9hwFknvt4+Av/hiYG7lpmduHUO+lawGnucxszsInXE8RFk&#10;2z9BjaVYFyABDY3TUUCUhCA6zupwno8YAuH4uFjO8mKOLo6+q9kiz9MAM1aesq3z4aMATaJRUYfz&#10;T+hs/+hD7IaVp5BYzMCDVCrtgDKkr+j1olikhAuPlgFXVEld0RVWHGuyMpL8YOqUHJhUo40FlDmy&#10;jkRHymHYDknk1UnMLdQHlMHBuJH4g9Bowf2ipMdtrKj/2TEnKFGfDEp5PZ1H3iFd5otlgRd36dle&#10;epjhCFXRQMlo3oW08iPlW5S8kUmNOJuxk2PLuGVJpOOPiGt8eU9Rf/7t5jcAAAD//wMAUEsDBBQA&#10;BgAIAAAAIQCQukgH3QAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSHuHyEjctgTW&#10;ja40nRCIK4iNTeKWNV5brXGqJlvL2+Od4Ojfn35/zteja8UF+9B40nA/UyCQSm8bqjR8bd+mKYgQ&#10;DVnTekINPxhgXUxucpNZP9AnXjaxElxCITMa6hi7TMpQ1uhMmPkOiXdH3zsTeewraXszcLlr5YNS&#10;S+lMQ3yhNh2+1FieNmenYfd+/N4n6qN6dYtu8KOS5FZS67vb8fkJRMQx/sFw1Wd1KNjp4M9kg2g1&#10;TBfzR0Y1zFcJCAbSJOXgwOQ1kUUu/79Q/AIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCG&#10;im5qFAIAAP8DAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQCQukgH3QAAAAoBAAAPAAAAAAAAAAAAAAAAAG4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAeAUAAAAA&#10;" filled="f" stroked="f">
+              <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;margin-left:9.4pt;margin-top:16.1pt;width:28.15pt;height:46.5pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDD+LD6EgIAAPwDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9Fu0zAUfUfiHyy/06Sl2dao7jQ2hhAb&#10;IA0+wHWcxsL2NbbTZPt6rp22VPCGyIPlm+t7fM+5x+vr0Wiylz4osIzOZyUl0gpolN0x+v3b/Zsr&#10;SkLktuEarGT0WQZ6vXn9aj24Wi6gA91ITxDEhnpwjHYxurooguik4WEGTlpMtuANjxj6XdF4PiC6&#10;0cWiLC+KAXzjPAgZAv69m5J0k/HbVor4pW2DjEQzir3FvPq8btNabNa83nnuOiUObfB/6MJwZfHS&#10;E9Qdj5z0Xv0FZZTwEKCNMwGmgLZVQmYOyGZe/sHmqeNOZi4oTnAnmcL/gxWf9189UQ2jS0osNzii&#10;RxmVJZ/62IeeLJJCgws1HnxyeDSO72DESWe2wT2A+BGIhduO25288R6GTvIGO5ynyuKsdMIJCWQ7&#10;PEKDV/E+QgYaW2+SfCgIQXSc1PNpOnKMRODPt9VlVVaUCExVq7Kq8vQKXh+LnQ/xgwRD0oZRj8PP&#10;4Hz/EGJqhtfHI+kuC/dK62wAbcnA6KpaVLngLGNURH9qZRi9KtM3OSZxfG+bXBy50tMeL9D2QDrx&#10;nBjHcTtmhS+OWm6heUYVPEx2xOeDmw78CyUDWpHR8LPnXlKiP1pUcjVfLpN3c7CsLhcY+PPM9jzD&#10;rUAoRiMl0/Y2Zr9PlG9Q8VZlNdJopk4OLaPFskiH55A8fB7nU78f7eYXAAAA//8DAFBLAwQUAAYA&#10;CAAAACEAR8XqjtwAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3KhdQ6BN&#10;41QViCuo5Ufi5sbbJGq8jmK3CW/PcoLj7KxmvinWk+/EGYfYBjIwnykQSFVwLdUG3t+ebxYgYrLk&#10;bBcIDXxjhHV5eVHY3IWRtnjepVpwCMXcGmhS6nMpY9Wgt3EWeiT2DmHwNrEcaukGO3K476RW6l56&#10;2xI3NLbHxwar4+7kDXy8HL4+79Rr/eSzfgyTkuSX0pjrq2mzApFwSn/P8IvP6FAy0z6cyEXRsV4w&#10;eTJwqzUI9h+yOYg933WmQZaF/D+g/AEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDD+LD6&#10;EgIAAPwDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBH&#10;xeqO3AAAAAgBAAAPAAAAAAAAAAAAAAAAAGwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAdQUAAAAA&#10;" filled="f" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00921636" w:rsidRPr="009B6547" w:rsidRDefault="00921636" w:rsidP="00333755">
+                    <w:p w14:paraId="2A229ABD" w14:textId="5246A791" w:rsidR="00765E71" w:rsidRPr="00765E71" w:rsidRDefault="00765E71" w:rsidP="00765E71">
                       <w:pPr>
-                        <w:pStyle w:val="AralkYok"/>
                         <w:rPr>
-                          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
-                          <w:sz w:val="20"/>
+                          <w:rFonts w:ascii="Berlin Sans FB Demi" w:hAnsi="Berlin Sans FB Demi"/>
+                          <w:b/>
+                          <w:color w:val="FF0000"/>
+                          <w:sz w:val="72"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="005D0735">
+                      <w:r w:rsidRPr="00765E71">
                         <w:rPr>
-                          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                          <w:rFonts w:ascii="Berlin Sans FB Demi" w:hAnsi="Berlin Sans FB Demi"/>
                           <w:b/>
-                          <w:sz w:val="20"/>
+                          <w:color w:val="FF0000"/>
+                          <w:sz w:val="72"/>
                         </w:rPr>
-                        <w:t>*</w:t>
+                        <w:t>!</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="009B6547">
-[...101 lines deleted...]
-                      <w:proofErr w:type="gramEnd"/>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="005D0735">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidR="00765E71" w:rsidRPr="005C6509">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00765E71" w:rsidRPr="005C6509">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4’lü oyun hamuru </w:t>
+      </w:r>
+      <w:r w:rsidR="00765E71" w:rsidRPr="005C6509">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>(İstediği renklerde)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidR="00765E71" w:rsidRPr="005C6509">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Küçük boy kolonya</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BF2111E" w14:textId="3B2F6E5C" w:rsidR="004373E1" w:rsidRPr="004373E1" w:rsidRDefault="00765E71" w:rsidP="00765E71">
+      <w:pPr>
+        <w:pStyle w:val="AralkYok"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidR="005C6509">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62980A9C" w14:textId="37252C53" w:rsidR="00765E71" w:rsidRPr="005C6509" w:rsidRDefault="004373E1" w:rsidP="00765E71">
+      <w:pPr>
+        <w:pStyle w:val="AralkYok"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidR="00765E71" w:rsidRPr="008A02DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sayın velilerim, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A627ACC" w14:textId="77777777" w:rsidR="005C6509" w:rsidRDefault="00765E71" w:rsidP="00765E71">
+      <w:pPr>
+        <w:pStyle w:val="AralkYok"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidR="005C6509">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C6509">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Çocuklarımızın sağlığı için aldığımız malzemelerin kanserojen madde içermemesine, </w:t>
+      </w:r>
+      <w:r w:rsidR="005C6509">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31D9D0C8" w14:textId="77777777" w:rsidR="005C6509" w:rsidRDefault="005C6509" w:rsidP="00765E71">
+      <w:pPr>
+        <w:pStyle w:val="AralkYok"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00765E71" w:rsidRPr="005C6509">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>sade</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00765E71" w:rsidRPr="005C6509">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ve kaliteli olmasına dikkat edelim. Çok fazla renkli, süslü olan malzemeler </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E9A8A0F" w14:textId="0D12C8F0" w:rsidR="00765E71" w:rsidRPr="005C6509" w:rsidRDefault="00603A62" w:rsidP="00765E71">
+      <w:pPr>
+        <w:pStyle w:val="AralkYok"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E2A50">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:noProof/>
-          <w:sz w:val="40"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251676672" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="5E9CD923" wp14:editId="424305E8">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251673600" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="58AEC2F0" wp14:editId="24B3694B">
                 <wp:simplePos x="0" y="0"/>
-                <wp:positionH relativeFrom="page">
-                  <wp:posOffset>5545667</wp:posOffset>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>13234670</wp:posOffset>
                 </wp:positionH>
-                <wp:positionV relativeFrom="page">
-                  <wp:posOffset>3961342</wp:posOffset>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>43815</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1557655" cy="1083733"/>
-[...2 lines deleted...]
-                <wp:docPr id="9" name="Metin Kutusu 9"/>
+                <wp:extent cx="1670050" cy="357505"/>
+                <wp:effectExtent l="0" t="0" r="0" b="4445"/>
+                <wp:wrapNone/>
+                <wp:docPr id="7" name="Metin Kutusu 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1557655" cy="1083733"/>
-[...143 lines deleted...]
-                          <a:ext cx="7056120" cy="508000"/>
+                          <a:ext cx="1670050" cy="357505"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:noFill/>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00921636" w:rsidRPr="005241A1" w:rsidRDefault="00921636" w:rsidP="001C6A01">
+                          <w:p w14:paraId="0709366D" w14:textId="0561CA86" w:rsidR="005C6509" w:rsidRPr="001816BB" w:rsidRDefault="001816BB" w:rsidP="005C6509">
                             <w:pPr>
-                              <w:pStyle w:val="AralkYok"/>
-[...5 lines deleted...]
-                            <w:r w:rsidRPr="005D0735">
                               <w:rPr>
                                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                                 <w:b/>
-                                <w:sz w:val="20"/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
-                              <w:t>*</w:t>
-[...1 lines deleted...]
-                            <w:r w:rsidR="003867CD">
+                            </w:pPr>
+                            <w:r w:rsidRPr="001816BB">
                               <w:rPr>
                                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                                 <w:b/>
-                                <w:sz w:val="20"/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
-                              <w:t xml:space="preserve"> </w:t>
+                              <w:t>Sınıf Öğretmeni</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="005241A1">
-[...42 lines deleted...]
-                            <w:r w:rsidRPr="005D0735">
+                            <w:r w:rsidR="005C6509" w:rsidRPr="001816BB">
                               <w:rPr>
                                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                                 <w:b/>
-                                <w:sz w:val="20"/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
-                              <w:t>*</w:t>
-[...14 lines deleted...]
-                              <w:t>1 adet kırmızı kalem</w:t>
+                              <w:t>niz</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00921636" w:rsidRPr="005241A1" w:rsidRDefault="00921636" w:rsidP="001C6A01">
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape id="_x0000_s1033" type="#_x0000_t202" style="position:absolute;margin-left:1042.1pt;margin-top:3.45pt;width:131.5pt;height:28.15pt;z-index:251673600;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBhJenxEAIAAP0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p0lLs25R3WlsDCE2&#10;QBr8ANdxGgvbZ2ynSfn1nJ2uq+ANkQfLl7v77r7vzuvr0Wiylz4osIzOZyUl0gpolN0x+v3b/ZtL&#10;SkLktuEarGT0IAO93rx+tR5cLRfQgW6kJwhiQz04RrsYXV0UQXTS8DADJy06W/CGRzT9rmg8HxDd&#10;6GJRlhfFAL5xHoQMAf/eTU66yfhtK0X80rZBRqIZxd5iPn0+t+ksNmte7zx3nRLHNvg/dGG4slj0&#10;BHXHIye9V39BGSU8BGjjTIApoG2VkJkDspmXf7B56riTmQuKE9xJpvD/YMXn/VdPVMPoihLLDY7o&#10;UUZlyac+9qEni6TQ4EKNgU8OQ+P4DkacdGYb3AOIH4FYuO243ckb72HoJG+ww3nKLM5SJ5yQQLbD&#10;IzRYivcRMtDYepPkQ0EIouOkDqfpyDESkUperMqyQpdA39tqVZVVLsHr52znQ/wgwZB0YdTj9DM6&#10;3z+EmLrh9XNIKmbhXmmdN0BbMjB6VS2qnHDmMSrigmplGL0s0zetTCL53jY5OXKlpzsW0PbIOhGd&#10;KMdxOx4lxvikyBaaA8rgYdpHfD946cD/omTAXWQ0/Oy5l5TojxalvJovl2l5s7GsVgs0/Llne+7h&#10;ViAUo5GS6Xob88JPlG9Q8lZlNV46ObaMO5ZFOr6HtMTndo56ebWb3wAAAP//AwBQSwMEFAAGAAgA&#10;AAAhACcD8UjdAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJG4sIStjK00n&#10;BOIK2mCTuGWN11Y0TtVka3l7zAmO/v3p9+diPflOnHGIbSADtzMFAqkKrqXawMf7y80SREyWnO0C&#10;oYFvjLAuLy8Km7sw0gbP21QLLqGYWwNNSn0uZawa9DbOQo/Eu2MYvE08DrV0gx253HdSK7WQ3rbE&#10;Fxrb41OD1df25A3sXo+f+0y91c/+rh/DpCT5lTTm+mp6fACRcEp/MPzqszqU7HQIJ3JRdAa0Wmaa&#10;WQOLFQgG9Dy75+DAwVyDLAv5/4XyBwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGEl6fEQ&#10;AgAA/QMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACcD&#10;8UjdAAAACgEAAA8AAAAAAAAAAAAAAAAAagQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;" filled="f" stroked="f">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="0709366D" w14:textId="0561CA86" w:rsidR="005C6509" w:rsidRPr="001816BB" w:rsidRDefault="001816BB" w:rsidP="005C6509">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                          <w:b/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="001816BB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                          <w:b/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Sınıf Öğretmeni</w:t>
+                      </w:r>
+                      <w:r w:rsidR="005C6509" w:rsidRPr="001816BB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                          <w:b/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>niz</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="005C6509">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00765E71" w:rsidRPr="005C6509">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>çocukların</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00765E71" w:rsidRPr="005C6509">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dikkatini dağıtabiliyor. Lütfen sade malzemeler tercih edelim.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="369DDC05" w14:textId="77777777" w:rsidR="005C6509" w:rsidRPr="00603A62" w:rsidRDefault="005C6509" w:rsidP="00765E71">
+      <w:pPr>
+        <w:pStyle w:val="AralkYok"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="431F40CB" w14:textId="2C168160" w:rsidR="005C6509" w:rsidRPr="005C6509" w:rsidRDefault="005C6509" w:rsidP="005C6509">
+      <w:pPr>
+        <w:pStyle w:val="AralkYok"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C6509">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Malzemelerin üzerine mutlaka etiket yapıştıralım ve isim-soy isim yazalım. Kuru boya ve pastel boyaları da tek tek etiketleyelim. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0211E8D3" w14:textId="77777777" w:rsidR="005C6509" w:rsidRPr="005C6509" w:rsidRDefault="005C6509" w:rsidP="005C6509">
+      <w:pPr>
+        <w:pStyle w:val="AralkYok"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C6509">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Defter ve kitapları şeffaf kaplıkla kaplayarak etiketleyelim ve etiketlerin üzerine isim, soy isim, sınıf ve şube adını mutlaka yazalım. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6091BF8E" w14:textId="7C5968B4" w:rsidR="005C6509" w:rsidRPr="005C6509" w:rsidRDefault="008A02DE" w:rsidP="005C6509">
+      <w:pPr>
+        <w:pStyle w:val="AralkYok"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E2A50">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251677696" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="75A388D7" wp14:editId="24B5BB68">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1885084</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>495184</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3596640" cy="590550"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="10" name="Metin Kutusu 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3596640" cy="590550"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="9525">
+                          <a:noFill/>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="48106EA1" w14:textId="3970E982" w:rsidR="001816BB" w:rsidRPr="009A0D13" w:rsidRDefault="001816BB" w:rsidP="001816BB">
                             <w:pPr>
-                              <w:pStyle w:val="AralkYok"/>
                               <w:rPr>
-                                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
-[...1 lines deleted...]
-                                <w:szCs w:val="36"/>
+                                <w:rFonts w:ascii="Chiller" w:hAnsi="Chiller"/>
+                                <w:b/>
+                                <w:color w:val="0066FF"/>
+                                <w:sz w:val="40"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="005D0735">
+                            <w:r w:rsidRPr="009A0D13">
                               <w:rPr>
-                                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                                <w:rFonts w:ascii="Chiller" w:hAnsi="Chiller"/>
                                 <w:b/>
-                                <w:w w:val="95"/>
-[...1 lines deleted...]
-                                <w:szCs w:val="36"/>
+                                <w:color w:val="0066FF"/>
+                                <w:sz w:val="40"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
-                              <w:t>*</w:t>
+                              <w:t>Ba</w:t>
                             </w:r>
-                            <w:r w:rsidR="003867CD">
+                            <w:r w:rsidRPr="009A0D13">
                               <w:rPr>
-                                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                 <w:b/>
-                                <w:w w:val="95"/>
-[...1 lines deleted...]
-                                <w:szCs w:val="36"/>
+                                <w:color w:val="0066FF"/>
+                                <w:sz w:val="40"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
-                              <w:t xml:space="preserve"> </w:t>
+                              <w:t>ş</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="005241A1">
+                            <w:r w:rsidRPr="009A0D13">
                               <w:rPr>
-                                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
-[...2 lines deleted...]
-                                <w:szCs w:val="36"/>
+                                <w:rFonts w:ascii="Chiller" w:hAnsi="Chiller"/>
+                                <w:b/>
+                                <w:color w:val="0066FF"/>
+                                <w:sz w:val="40"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
-                              <w:t>1</w:t>
+                              <w:t>ar</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="005241A1">
+                            <w:r w:rsidRPr="009A0D13">
                               <w:rPr>
-                                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
-[...3 lines deleted...]
-                                <w:szCs w:val="36"/>
+                                <w:rFonts w:ascii="Chiller" w:hAnsi="Chiller" w:cs="Chiller"/>
+                                <w:b/>
+                                <w:color w:val="0066FF"/>
+                                <w:sz w:val="40"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
-                              <w:t xml:space="preserve"> </w:t>
+                              <w:t>ı</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="005241A1">
+                            <w:r w:rsidRPr="009A0D13">
                               <w:rPr>
-                                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
-[...2 lines deleted...]
-                                <w:szCs w:val="36"/>
+                                <w:rFonts w:ascii="Chiller" w:hAnsi="Chiller"/>
+                                <w:b/>
+                                <w:color w:val="0066FF"/>
+                                <w:sz w:val="40"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
-                              <w:t>adet</w:t>
+                              <w:t>l</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="005241A1">
+                            <w:r w:rsidRPr="009A0D13">
                               <w:rPr>
-                                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
-[...3 lines deleted...]
-                                <w:szCs w:val="36"/>
+                                <w:rFonts w:ascii="Chiller" w:hAnsi="Chiller" w:cs="Chiller"/>
+                                <w:b/>
+                                <w:color w:val="0066FF"/>
+                                <w:sz w:val="40"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
-                              <w:t xml:space="preserve"> </w:t>
+                              <w:t>ı</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="005241A1">
+                            <w:r w:rsidRPr="009A0D13">
                               <w:rPr>
-                                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
-[...2 lines deleted...]
-                                <w:szCs w:val="36"/>
+                                <w:rFonts w:ascii="Chiller" w:hAnsi="Chiller"/>
+                                <w:b/>
+                                <w:color w:val="0066FF"/>
+                                <w:sz w:val="40"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
-                              <w:t>çöp</w:t>
+                              <w:t xml:space="preserve"> g</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="005241A1">
+                            <w:r w:rsidRPr="009A0D13">
                               <w:rPr>
-                                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
-[...3 lines deleted...]
-                                <w:szCs w:val="36"/>
+                                <w:rFonts w:ascii="Chiller" w:hAnsi="Chiller" w:cs="Chiller"/>
+                                <w:b/>
+                                <w:color w:val="0066FF"/>
+                                <w:sz w:val="40"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
-                              <w:t xml:space="preserve"> </w:t>
+                              <w:t>ü</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="005241A1">
+                            <w:r w:rsidRPr="009A0D13">
                               <w:rPr>
-                                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
-[...2 lines deleted...]
-                                <w:szCs w:val="36"/>
+                                <w:rFonts w:ascii="Chiller" w:hAnsi="Chiller"/>
+                                <w:b/>
+                                <w:color w:val="0066FF"/>
+                                <w:sz w:val="40"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
-                              <w:t>hazneli</w:t>
+                              <w:t>zel bir y</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="005241A1">
+                            <w:r w:rsidRPr="009A0D13">
                               <w:rPr>
-                                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
-[...3 lines deleted...]
-                                <w:szCs w:val="36"/>
+                                <w:rFonts w:ascii="Chiller" w:hAnsi="Chiller" w:cs="Chiller"/>
+                                <w:b/>
+                                <w:color w:val="0066FF"/>
+                                <w:sz w:val="40"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
-                              <w:t xml:space="preserve"> </w:t>
+                              <w:t>ı</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="005241A1">
+                            <w:r w:rsidRPr="009A0D13">
                               <w:rPr>
-                                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
-[...2 lines deleted...]
-                                <w:szCs w:val="36"/>
+                                <w:rFonts w:ascii="Chiller" w:hAnsi="Chiller"/>
+                                <w:b/>
+                                <w:color w:val="0066FF"/>
+                                <w:sz w:val="40"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">kalemtıraş                              </w:t>
-[...46 lines deleted...]
-                              <w:t>1 adet silgi</w:t>
+                              <w:t>l geçirmemizi diliyorum.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00921636" w:rsidRPr="001C6A01" w:rsidRDefault="00921636" w:rsidP="001C6A01">
+                          <w:p w14:paraId="2B071F6D" w14:textId="685CB81F" w:rsidR="001816BB" w:rsidRPr="001816BB" w:rsidRDefault="001816BB" w:rsidP="001816BB">
                             <w:pPr>
-                              <w:pStyle w:val="AralkYok"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Chiller" w:hAnsi="Chiller"/>
+                                <w:b/>
+                                <w:color w:val="CC00FF"/>
+                                <w:sz w:val="48"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="_x0000_s1036" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-26.85pt;margin-top:462.3pt;width:555.6pt;height:40pt;z-index:251675648;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDQd0RwEAIAAP4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtgOkl6MOEXXrsOw&#10;dhvQ7QMYWY6FSaImKbG7ry8lp2mwvQ17ESiRPOQ5pFZXo9FsL31QaBtezUrOpBXYKrtt+I/vd+8u&#10;OAsRbAsarWz4kwz8av32zWpwtZxjj7qVnhGIDfXgGt7H6OqiCKKXBsIMnbTk7NAbiHT126L1MBC6&#10;0cW8LM+KAX3rPAoZAr3eTk6+zvhdJ0X82nVBRqYbTr3FfPp8btJZrFdQbz24XolDG/APXRhQlooe&#10;oW4hAtt59ReUUcJjwC7OBJoCu04JmTkQm6r8g81jD05mLiROcEeZwv+DFV/23zxTbcNpUBYMjehB&#10;RmXZ513chR2bJ4UGF2oKfHQUGsf3ONKkM9vg7lH8DMziTQ92K6+9x6GX0FKHVcosTlInnJBANsMD&#10;tlQKdhEz0Nh5k+QjQRih06SejtORY2SCHs/L5Vk1J5cg37K8KMs8vgLql2znQ/wo0bBkNNzT9DM6&#10;7O9DTN1A/RKSilm8U1rnDdCWDQ2/XM6XOeHEY1SkBdXKkEJUcaoJdSL5wbY5OYLSk00FtD2wTkQn&#10;ynHcjFniKjecJNlg+0Q6eJwWkj4QGT3635wNtIwND7924CVn+pMlLS+rxSJtb74sludJBX/q2Zx6&#10;wAqCanjkbDJvYt74ifM1ad6pLMdrJ4eeacmySocPkbb49J6jXr/t+hkAAP//AwBQSwMEFAAGAAgA&#10;AAAhANdFHffgAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8tuwjAQRfeV+AdrKnUH41ICJcRB&#10;VatuW0EfEjsTD0lEPI5iQ9K/r7Nqd/M4unMm2w62EVfqfO1Ywf1MgiAunKm5VPD58Tp9BOGDZqMb&#10;x6Tghzxs88lNplPjet7RdR9KEUPYp1pBFUKbIvqiIqv9zLXEcXdyndUhtl2JptN9DLcNzqVcotU1&#10;xwuVbum5ouK8v1gFX2+nw/dCvpcvNml7N0hku0al7m6Hpw2IQEP4g2HUj+qQR6eju7DxolEwTR5W&#10;EVWwni+WIEZCJqsExHGsZJxhnuH/L/JfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANB3&#10;RHAQAgAA/gMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;ANdFHffgAAAADQEAAA8AAAAAAAAAAAAAAAAAagQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAB3BQAAAAA=&#10;" filled="f" stroked="f">
+              <v:shape id="_x0000_s1034" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:148.45pt;margin-top:39pt;width:283.2pt;height:46.5pt;z-index:251677696;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB2p8ZcEQIAAP4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNGlpShs1XS27LELs&#10;AtLCBziO01jYHmM7TcrXM3baUsENkYPlycy8mfdmvL0ZtSIH4bwEU9H5LKdEGA6NNPuKfvv68GpN&#10;iQ/MNEyBERU9Ck9vdi9fbAdbigV0oBrhCIIYXw62ol0ItswyzzuhmZ+BFQadLTjNAppunzWODYiu&#10;VbbI81U2gGusAy68x7/3k5PuEn7bCh4+t60XgaiKYm8hnS6ddTyz3ZaVe8dsJ/mpDfYPXWgmDRa9&#10;QN2zwEjv5F9QWnIHHtow46AzaFvJReKAbOb5H2yeO2ZF4oLieHuRyf8/WP7p8MUR2eDsUB7DNM7o&#10;SQRpyMc+9L4niyjRYH2Jkc8WY8P4FkYMT3S9fQT+3RMDdx0ze3HrHAydYA22OI+Z2VXqhOMjSD08&#10;QYOlWB8gAY2t01E/VIQgOvZyvIxHjIFw/Pm62KxWS3Rx9BWbvCjS/DJWnrOt8+G9AE3ipaIOx5/Q&#10;2eHRh9gNK88hsZiBB6lUWgFlyFDRTbEoUsKVR8uAG6qkrug6j9+0M5HkO9Ok5MCkmu5YQJkT60h0&#10;ohzGekwar89i1tAcUQYH00LiA8JLB+4nJQMuY0X9j545QYn6YFDKzXwZeYdkLIs3CzTctae+9jDD&#10;EaqigZLpehfSxk+Ub1HyViY14mymTk4t45IlkU4PIm7xtZ2ifj/b3S8AAAD//wMAUEsDBBQABgAI&#10;AAAAIQDyfghG3wAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3lfgHa5DYtXZbSJMQ&#10;p6pAbEGUh8TOjadJ1HgcxW4T/p5hBcvRHN17brGdXCcuOITWk4blQoFAqrxtqdbw/vY0T0GEaMia&#10;zhNq+MYA2/JqVpjc+pFe8bKPteAQCrnR0MTY51KGqkFnwsL3SPw7+sGZyOdQSzuYkcNdJ1dKJdKZ&#10;lrihMT0+NFid9men4eP5+PV5q17qR3fXj35Sklwmtb65nnb3ICJO8Q+GX31Wh5KdDv5MNohOwypL&#10;MkY1bFLexECarNcgDkxulgpkWcj/E8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHan&#10;xlwRAgAA/gMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;APJ+CEbfAAAACgEAAA8AAAAAAAAAAAAAAAAAawQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAB3BQAAAAA=&#10;" filled="f" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00921636" w:rsidRPr="005241A1" w:rsidRDefault="00921636" w:rsidP="001C6A01">
+                    <w:p w14:paraId="48106EA1" w14:textId="3970E982" w:rsidR="001816BB" w:rsidRPr="009A0D13" w:rsidRDefault="001816BB" w:rsidP="001816BB">
                       <w:pPr>
-                        <w:pStyle w:val="AralkYok"/>
                         <w:rPr>
-                          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
-                          <w:sz w:val="20"/>
+                          <w:rFonts w:ascii="Chiller" w:hAnsi="Chiller"/>
+                          <w:b/>
+                          <w:color w:val="0066FF"/>
+                          <w:sz w:val="40"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="005D0735">
+                      <w:r w:rsidRPr="009A0D13">
                         <w:rPr>
-                          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                          <w:rFonts w:ascii="Chiller" w:hAnsi="Chiller"/>
                           <w:b/>
-                          <w:sz w:val="20"/>
+                          <w:color w:val="0066FF"/>
+                          <w:sz w:val="40"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
-                        <w:t>*</w:t>
+                        <w:t>Ba</w:t>
                       </w:r>
-                      <w:r w:rsidR="003867CD">
+                      <w:r w:rsidRPr="009A0D13">
                         <w:rPr>
-                          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                           <w:b/>
-                          <w:sz w:val="20"/>
+                          <w:color w:val="0066FF"/>
+                          <w:sz w:val="40"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
-                        <w:t xml:space="preserve"> </w:t>
+                        <w:t>ş</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="005241A1">
+                      <w:r w:rsidRPr="009A0D13">
                         <w:rPr>
-                          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
-                          <w:sz w:val="20"/>
+                          <w:rFonts w:ascii="Chiller" w:hAnsi="Chiller"/>
+                          <w:b/>
+                          <w:color w:val="0066FF"/>
+                          <w:sz w:val="40"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
-                        <w:t>1 adet kurşun kalem</w:t>
+                        <w:t>ar</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="005241A1">
+                      <w:r w:rsidRPr="009A0D13">
                         <w:rPr>
-                          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
-                          <w:sz w:val="20"/>
+                          <w:rFonts w:ascii="Chiller" w:hAnsi="Chiller" w:cs="Chiller"/>
+                          <w:b/>
+                          <w:color w:val="0066FF"/>
+                          <w:sz w:val="40"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
-                        <w:tab/>
+                        <w:t>ı</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="005241A1">
+                      <w:r w:rsidRPr="009A0D13">
                         <w:rPr>
-                          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
-                          <w:sz w:val="20"/>
+                          <w:rFonts w:ascii="Chiller" w:hAnsi="Chiller"/>
+                          <w:b/>
+                          <w:color w:val="0066FF"/>
+                          <w:sz w:val="40"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
-                        <w:tab/>
+                        <w:t>l</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="005241A1">
+                      <w:r w:rsidRPr="009A0D13">
                         <w:rPr>
-                          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
-                          <w:sz w:val="20"/>
+                          <w:rFonts w:ascii="Chiller" w:hAnsi="Chiller" w:cs="Chiller"/>
+                          <w:b/>
+                          <w:color w:val="0066FF"/>
+                          <w:sz w:val="40"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
-                        <w:tab/>
-                        <w:t xml:space="preserve">      </w:t>
+                        <w:t>ı</w:t>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidRPr="009A0D13">
                         <w:rPr>
-                          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
-                          <w:sz w:val="20"/>
+                          <w:rFonts w:ascii="Chiller" w:hAnsi="Chiller"/>
+                          <w:b/>
+                          <w:color w:val="0066FF"/>
+                          <w:sz w:val="40"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">       </w:t>
+                        <w:t xml:space="preserve"> g</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="005241A1">
+                      <w:r w:rsidRPr="009A0D13">
                         <w:rPr>
-                          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
-                          <w:sz w:val="20"/>
+                          <w:rFonts w:ascii="Chiller" w:hAnsi="Chiller" w:cs="Chiller"/>
+                          <w:b/>
+                          <w:color w:val="0066FF"/>
+                          <w:sz w:val="40"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">  </w:t>
+                        <w:t>ü</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="005D0735">
+                      <w:r w:rsidRPr="009A0D13">
                         <w:rPr>
-                          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                          <w:rFonts w:ascii="Chiller" w:hAnsi="Chiller"/>
                           <w:b/>
-                          <w:sz w:val="20"/>
+                          <w:color w:val="0066FF"/>
+                          <w:sz w:val="40"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
-                        <w:t>*</w:t>
+                        <w:t>zel bir y</w:t>
                       </w:r>
-                      <w:r w:rsidR="003867CD">
+                      <w:r w:rsidRPr="009A0D13">
                         <w:rPr>
-                          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                          <w:rFonts w:ascii="Chiller" w:hAnsi="Chiller" w:cs="Chiller"/>
                           <w:b/>
-                          <w:sz w:val="20"/>
+                          <w:color w:val="0066FF"/>
+                          <w:sz w:val="40"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
-                        <w:t xml:space="preserve"> </w:t>
+                        <w:t>ı</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="005241A1">
+                      <w:r w:rsidRPr="009A0D13">
                         <w:rPr>
-                          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
-                          <w:sz w:val="20"/>
+                          <w:rFonts w:ascii="Chiller" w:hAnsi="Chiller"/>
+                          <w:b/>
+                          <w:color w:val="0066FF"/>
+                          <w:sz w:val="40"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
-                        <w:t>1 adet kırmızı kalem</w:t>
+                        <w:t>l geçirmemizi diliyorum.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00921636" w:rsidRPr="005241A1" w:rsidRDefault="00921636" w:rsidP="001C6A01">
+                    <w:p w14:paraId="2B071F6D" w14:textId="685CB81F" w:rsidR="001816BB" w:rsidRPr="001816BB" w:rsidRDefault="001816BB" w:rsidP="001816BB">
                       <w:pPr>
-                        <w:pStyle w:val="AralkYok"/>
                         <w:rPr>
-                          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
-[...1 lines deleted...]
-                          <w:szCs w:val="36"/>
+                          <w:rFonts w:ascii="Chiller" w:hAnsi="Chiller"/>
+                          <w:b/>
+                          <w:color w:val="CC00FF"/>
+                          <w:sz w:val="48"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
-                      </w:pPr>
-[...155 lines deleted...]
-                        <w:pStyle w:val="AralkYok"/>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00921636" w:rsidRPr="00333755">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="005E2A50">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:noProof/>
-          <w:sz w:val="40"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251691008" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0EFEA147" wp14:editId="597DCC8D">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3BF644A8" wp14:editId="4809318C">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1944370</wp:posOffset>
+                  <wp:posOffset>943610</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>7989147</wp:posOffset>
+                  <wp:posOffset>245110</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="2057400" cy="372534"/>
+                <wp:extent cx="6294120" cy="590550"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="16" name="Metin Kutusu 2"/>
+                <wp:docPr id="6" name="Metin Kutusu 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="2057400" cy="372534"/>
+                          <a:ext cx="6294120" cy="590550"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:noFill/>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00921636" w:rsidRPr="005241A1" w:rsidRDefault="00921636" w:rsidP="00921636">
+                          <w:p w14:paraId="75B1336F" w14:textId="6F5969A0" w:rsidR="005C6509" w:rsidRPr="009A0D13" w:rsidRDefault="005C6509" w:rsidP="005C6509">
                             <w:pPr>
-                              <w:pStyle w:val="AralkYok"/>
                               <w:rPr>
-                                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
-[...1 lines deleted...]
-                                <w:szCs w:val="36"/>
+                                <w:rFonts w:ascii="Chiller" w:hAnsi="Chiller"/>
+                                <w:b/>
+                                <w:color w:val="0066FF"/>
+                                <w:sz w:val="40"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
+                            <w:r w:rsidRPr="009A0D13">
                               <w:rPr>
-                                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
-                                <w:sz w:val="20"/>
+                                <w:rFonts w:ascii="Chiller" w:hAnsi="Chiller"/>
+                                <w:b/>
+                                <w:color w:val="0066FF"/>
+                                <w:sz w:val="40"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
-                              <w:t>www.eglenerekogrenelim.com</w:t>
+                              <w:t>Yeni e</w:t>
                             </w:r>
-                          </w:p>
-[...3 lines deleted...]
-                            </w:pPr>
+                            <w:r w:rsidRPr="009A0D13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:b/>
+                                <w:color w:val="0066FF"/>
+                                <w:sz w:val="40"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>ğ</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="009A0D13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Chiller" w:hAnsi="Chiller"/>
+                                <w:b/>
+                                <w:color w:val="0066FF"/>
+                                <w:sz w:val="40"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>itim-</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="009A0D13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Chiller" w:hAnsi="Chiller" w:cs="Curlz MT"/>
+                                <w:b/>
+                                <w:color w:val="0066FF"/>
+                                <w:sz w:val="40"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>ö</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="009A0D13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:b/>
+                                <w:color w:val="0066FF"/>
+                                <w:sz w:val="40"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>ğ</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="009A0D13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Chiller" w:hAnsi="Chiller"/>
+                                <w:b/>
+                                <w:color w:val="0066FF"/>
+                                <w:sz w:val="40"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>retim y</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="009A0D13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Chiller" w:hAnsi="Chiller" w:cs="Curlz MT"/>
+                                <w:b/>
+                                <w:color w:val="0066FF"/>
+                                <w:sz w:val="40"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>ı</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="009A0D13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Chiller" w:hAnsi="Chiller"/>
+                                <w:b/>
+                                <w:color w:val="0066FF"/>
+                                <w:sz w:val="40"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>l</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="009A0D13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Chiller" w:hAnsi="Chiller" w:cs="Curlz MT"/>
+                                <w:b/>
+                                <w:color w:val="0066FF"/>
+                                <w:sz w:val="40"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>ı</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="009A0D13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Chiller" w:hAnsi="Chiller"/>
+                                <w:b/>
+                                <w:color w:val="0066FF"/>
+                                <w:sz w:val="40"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>m</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="009A0D13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Chiller" w:hAnsi="Chiller" w:cs="Curlz MT"/>
+                                <w:b/>
+                                <w:color w:val="0066FF"/>
+                                <w:sz w:val="40"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>ı</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="009A0D13">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Chiller" w:hAnsi="Chiller"/>
+                                <w:b/>
+                                <w:color w:val="0066FF"/>
+                                <w:sz w:val="40"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>z hepimiz için hayırlı olsun.</w:t>
+                            </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="_x0000_s1037" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:153.1pt;margin-top:629.05pt;width:162pt;height:29.35pt;z-index:251691008;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDPk5WmEgIAAP8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3bcpGmNOEXXrsOw&#10;di3Q7QNkWY6FSaImybHTrx8lp2mw3Yb5IIgm+cj3SK2vRq3ITjgvwVR0PsspEYZDI822oj++3324&#10;oMQHZhqmwIiK7oWnV5v379aDLUUBHahGOIIgxpeDrWgXgi2zzPNOaOZnYIVBZwtOs4Cm22aNYwOi&#10;a5UVeX6eDeAa64AL7/Hv7eSkm4TftoKHx7b1IhBVUewtpNOls45ntlmzcuuY7SQ/tMH+oQvNpMGi&#10;R6hbFhjpnfwLSkvuwEMbZhx0Bm0ruUgckM08/4PNc8esSFxQHG+PMvn/B8u/7Z4ckQ3O7pwSwzTO&#10;6EEEacjXPvS+J0WUaLC+xMhni7Fh/Agjhie63t4D/+mJgZuOma24dg6GTrAGW5zHzOwkdcLxEaQe&#10;HqDBUqwPkIDG1umoHypCEB1HtT+OR4yBcPxZ5MvVIkcXR9/ZqlieLVIJVr5mW+fDZwGaxEtFHY4/&#10;obPdvQ+xG1a+hsRiBu6kUmkFlCFDRS+XxTIlnHi0DLihSuqKXuTxm3YmkvxkmpQcmFTTHQsoc2Ad&#10;iU6Uw1iPk8ZJkyhJDc0edXAwbSS+ILx04F4oGXAbK+p/9cwJStQXg1pezheLuL7JWCxXBRru1FOf&#10;epjhCFXRQMl0vQlp5SfO16h5K5Mcb50cesYtSyodXkRc41M7Rb29281vAAAA//8DAFBLAwQUAAYA&#10;CAAAACEA3sjjod8AAAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KidhEYh&#10;xKkQiCuIApV6c+NtEhGvo9htwt+znOC4M0+zM9VmcYM44xR6TxqSlQKB1HjbU6vh4/35pgARoiFr&#10;Bk+o4RsDbOrLi8qU1s/0hudtbAWHUCiNhi7GsZQyNB06E1Z+RGLv6CdnIp9TK+1kZg53g0yVyqUz&#10;PfGHzoz42GHztT05DZ8vx/3uVr22T249zn5Rktyd1Pr6anm4BxFxiX8w/Nbn6lBzp4M/kQ1i0JCp&#10;PGWUjXRdJCAYyTPF0oGlLMkLkHUl/6+ofwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDP&#10;k5WmEgIAAP8DAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQDeyOOh3wAAAA0BAAAPAAAAAAAAAAAAAAAAAGwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAeAUAAAAA&#10;" filled="f" stroked="f">
+              <v:shape id="_x0000_s1035" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:74.3pt;margin-top:19.3pt;width:495.6pt;height:46.5pt;z-index:251671552;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDEcV9UEgIAAP0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9Fu2yAUfZ+0f0C8L3asOGusOFXXrtO0&#10;dpvU7gMIxjEacBng2NnX94KTLFrfpvkBgS/33HvOPayvR63IXjgvwdR0PsspEYZDI82upj+e799d&#10;UeIDMw1TYERND8LT683bN+vBVqKADlQjHEEQ46vB1rQLwVZZ5nknNPMzsMJgsAWnWcCj22WNYwOi&#10;a5UVeb7MBnCNdcCF9/j3bgrSTcJvW8HDt7b1IhBVU+wtpNWldRvXbLNm1c4x20l+bIP9QxeaSYNF&#10;z1B3LDDSO/kKSkvuwEMbZhx0Bm0ruUgckM08/4vNU8esSFxQHG/PMvn/B8u/7r87IpuaLikxTOOI&#10;HkWQhnzpQ+97UkSFBusrvPhk8WoYP8CIk05svX0A/tMTA7cdMztx4xwMnWANdjiPmdlF6oTjI8h2&#10;eIQGS7E+QAIaW6ejfCgIQXSc1OE8HTEGwvHnslgt5gWGOMbKVV6WaXwZq07Z1vnwSYAmcVNTh9NP&#10;6Gz/4EPshlWnK7GYgXupVHKAMmSo6aosypRwEdEyoEGV1DW9yuM3WSaS/GialByYVNMeCyhzZB2J&#10;TpTDuB2TxKuTmFtoDiiDg8mP+H5w04H7TcmAXqyp/9UzJyhRnw1KuZovFtG86bAo30cR3GVkexlh&#10;hiNUTQMl0/Y2JMNPlG9Q8lYmNeJspk6OLaPHkkjH9xBNfHlOt/682s0LAAAA//8DAFBLAwQUAAYA&#10;CAAAACEA+Wq7xd4AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3KgdUqI2&#10;jVMhEFcQ5UfqzY23SUS8jmK3CW/P5kRPu6MdzX5TbCfXiTMOofWkIVkoEEiVty3VGj4/Xu5WIEI0&#10;ZE3nCTX8YoBteX1VmNz6kd7xvIu14BAKudHQxNjnUoaqQWfCwvdIfDv6wZnIcqilHczI4a6T90pl&#10;0pmW+ENjenxqsPrZnZyGr9fj/nup3upn99CPflKS3FpqfXszPW5ARJzivxlmfEaHkpkO/kQ2iI71&#10;cpWxVUM6z9mQpGsuc+AtTTKQZSEvO5R/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMRx&#10;X1QSAgAA/QMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;APlqu8XeAAAACwEAAA8AAAAAAAAAAAAAAAAAbAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAB3BQAAAAA=&#10;" filled="f" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00921636" w:rsidRPr="005241A1" w:rsidRDefault="00921636" w:rsidP="00921636">
+                    <w:p w14:paraId="75B1336F" w14:textId="6F5969A0" w:rsidR="005C6509" w:rsidRPr="009A0D13" w:rsidRDefault="005C6509" w:rsidP="005C6509">
                       <w:pPr>
-                        <w:pStyle w:val="AralkYok"/>
                         <w:rPr>
-                          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
-[...1 lines deleted...]
-                          <w:szCs w:val="36"/>
+                          <w:rFonts w:ascii="Chiller" w:hAnsi="Chiller"/>
+                          <w:b/>
+                          <w:color w:val="0066FF"/>
+                          <w:sz w:val="40"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r>
+                      <w:r w:rsidRPr="009A0D13">
                         <w:rPr>
-                          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
-                          <w:sz w:val="20"/>
+                          <w:rFonts w:ascii="Chiller" w:hAnsi="Chiller"/>
+                          <w:b/>
+                          <w:color w:val="0066FF"/>
+                          <w:sz w:val="40"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
-                        <w:t>www.eglenerekogrenelim.com</w:t>
+                        <w:t>Yeni e</w:t>
                       </w:r>
-                    </w:p>
-[...3 lines deleted...]
-                      </w:pPr>
+                      <w:r w:rsidRPr="009A0D13">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                          <w:b/>
+                          <w:color w:val="0066FF"/>
+                          <w:sz w:val="40"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>ğ</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="009A0D13">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Chiller" w:hAnsi="Chiller"/>
+                          <w:b/>
+                          <w:color w:val="0066FF"/>
+                          <w:sz w:val="40"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>itim-</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="009A0D13">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Chiller" w:hAnsi="Chiller" w:cs="Curlz MT"/>
+                          <w:b/>
+                          <w:color w:val="0066FF"/>
+                          <w:sz w:val="40"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>ö</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="009A0D13">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                          <w:b/>
+                          <w:color w:val="0066FF"/>
+                          <w:sz w:val="40"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>ğ</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="009A0D13">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Chiller" w:hAnsi="Chiller"/>
+                          <w:b/>
+                          <w:color w:val="0066FF"/>
+                          <w:sz w:val="40"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>retim y</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="009A0D13">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Chiller" w:hAnsi="Chiller" w:cs="Curlz MT"/>
+                          <w:b/>
+                          <w:color w:val="0066FF"/>
+                          <w:sz w:val="40"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>ı</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="009A0D13">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Chiller" w:hAnsi="Chiller"/>
+                          <w:b/>
+                          <w:color w:val="0066FF"/>
+                          <w:sz w:val="40"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>l</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="009A0D13">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Chiller" w:hAnsi="Chiller" w:cs="Curlz MT"/>
+                          <w:b/>
+                          <w:color w:val="0066FF"/>
+                          <w:sz w:val="40"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>ı</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="009A0D13">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Chiller" w:hAnsi="Chiller"/>
+                          <w:b/>
+                          <w:color w:val="0066FF"/>
+                          <w:sz w:val="40"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>m</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="009A0D13">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Chiller" w:hAnsi="Chiller" w:cs="Curlz MT"/>
+                          <w:b/>
+                          <w:color w:val="0066FF"/>
+                          <w:sz w:val="40"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>ı</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="009A0D13">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Chiller" w:hAnsi="Chiller"/>
+                          <w:b/>
+                          <w:color w:val="0066FF"/>
+                          <w:sz w:val="40"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>z hepimiz için hayırlı olsun.</w:t>
+                      </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00921636" w:rsidRPr="00333755">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidR="005C6509" w:rsidRPr="005C6509">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Kalemliklerinde mutlaka ikişer adet kırmızı ve kurşun kalem bulunduralım.</w:t>
+      </w:r>
+      <w:r w:rsidR="005C6509" w:rsidRPr="005C6509">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:noProof/>
-          <w:sz w:val="40"/>
-[...268 lines deleted...]
-        </mc:AlternateContent>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00333755" w:rsidRPr="00333755" w:rsidSect="003867CD">
+    <w:sectPr w:rsidR="005C6509" w:rsidRPr="005C6509" w:rsidSect="00FA4523">
+      <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="708" w:footer="708" w:gutter="0"/>
-      <w:cols w:space="708"/>
+      <w:pgMar w:top="426" w:right="991" w:bottom="0" w:left="567" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:cols w:space="69"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="A2"/>
-    <w:family w:val="swiss"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...1 lines deleted...]
-    <w:charset w:val="A2"/>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="A2"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
-    <w:charset w:val="A2"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
+    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
-[...7 lines deleted...]
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Comic Sans MS">
+    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="030F0702030302020204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="script"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000687" w:usb1="00000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Kristen ITC">
+    <w:panose1 w:val="03050502040202030202"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="script"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Berlin Sans FB Demi">
+    <w:panose1 w:val="020E0802020502020306"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Chiller">
+    <w:panose1 w:val="04020404031007020602"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="decorative"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Curlz MT">
+    <w:panose1 w:val="04040404050702020202"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="decorative"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="A2"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
+</file>
+
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:abstractNum w:abstractNumId="0">
+    <w:nsid w:val="01E00D08"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1DAA6246"/>
+    <w:lvl w:ilvl="0" w:tplc="041F0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1344" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041F0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2064" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041F0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2784" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041F0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3504" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041F0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4224" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041F0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4944" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041F0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5664" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041F0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6384" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041F0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7104" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="12D05F06"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="845052B2"/>
+    <w:lvl w:ilvl="0" w:tplc="63F4E680">
+      <w:start w:val="2012"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1776" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Calibri" w:hAnsi="Symbol" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041F0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2496" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041F0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3216" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041F0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3936" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041F0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4656" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041F0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5376" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041F0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6096" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041F0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6816" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041F0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7536" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2">
+    <w:nsid w:val="1E393443"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3D24E0B6"/>
+    <w:lvl w:ilvl="0" w:tplc="3C32D618">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041F0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041F001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041F000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041F0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041F001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041F000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041F0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041F001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3">
+    <w:nsid w:val="40BE70C6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6032FD16"/>
+    <w:lvl w:ilvl="0" w:tplc="041F0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041F0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041F0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041F0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041F0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041F0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041F0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041F0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041F0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4">
+    <w:nsid w:val="419A65AC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9F4A4190"/>
+    <w:lvl w:ilvl="0" w:tplc="041F0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041F0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041F0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041F0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041F0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041F0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041F0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041F0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041F0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5">
+    <w:nsid w:val="420C06A6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="98AEB04C"/>
+    <w:lvl w:ilvl="0" w:tplc="EA50AC5E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041F0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041F001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041F000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041F0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041F001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041F000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041F0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041F001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6">
+    <w:nsid w:val="46A85036"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3D24E0B6"/>
+    <w:lvl w:ilvl="0" w:tplc="3C32D618">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041F0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041F001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041F000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041F0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041F001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041F000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041F0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041F001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7">
+    <w:nsid w:val="5AB4653B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CB864F12"/>
+    <w:lvl w:ilvl="0" w:tplc="1F8E00CA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="624" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041F0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1344" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041F001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2064" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041F000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2784" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041F0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3504" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041F001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4224" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041F000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4944" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041F0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5664" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041F001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6384" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8">
+    <w:nsid w:val="711E62F9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EE2A404E"/>
+    <w:lvl w:ilvl="0" w:tplc="6464EE14">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2484" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041F0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3204" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041F001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3924" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041F000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4644" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041F0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5364" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041F001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6084" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041F000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6804" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041F0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7524" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041F001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="8244" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9">
+    <w:nsid w:val="7502234E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5E9C0036"/>
+    <w:lvl w:ilvl="0" w:tplc="041F0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1344" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041F0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2064" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041F0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2784" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041F0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3504" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041F0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4224" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041F0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4944" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041F0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5664" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041F0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6384" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041F0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7104" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10">
+    <w:nsid w:val="77B0631B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="81981E68"/>
+    <w:lvl w:ilvl="0" w:tplc="CD887584">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="928" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041F0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041F001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041F000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041F0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041F001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041F000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041F0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041F001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="90"/>
+  <w:zoom w:percent="110"/>
   <w:doNotDisplayPageBoundaries/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00333755"/>
-[...9 lines deleted...]
-    <w:rsid w:val="009B6547"/>
+    <w:rsidRoot w:val="00426E80"/>
+    <w:rsid w:val="00027624"/>
+    <w:rsid w:val="000306B5"/>
+    <w:rsid w:val="00061A3E"/>
+    <w:rsid w:val="000A6D07"/>
+    <w:rsid w:val="000B3DDB"/>
+    <w:rsid w:val="000F24FE"/>
+    <w:rsid w:val="00114579"/>
+    <w:rsid w:val="00123481"/>
+    <w:rsid w:val="0013424E"/>
+    <w:rsid w:val="00142D64"/>
+    <w:rsid w:val="00145BB5"/>
+    <w:rsid w:val="00156450"/>
+    <w:rsid w:val="001816BB"/>
+    <w:rsid w:val="00194EDC"/>
+    <w:rsid w:val="001D3590"/>
+    <w:rsid w:val="001D50C4"/>
+    <w:rsid w:val="0023518D"/>
+    <w:rsid w:val="00242BB6"/>
+    <w:rsid w:val="002533EB"/>
+    <w:rsid w:val="00253DEC"/>
+    <w:rsid w:val="00296492"/>
+    <w:rsid w:val="002E0EB9"/>
+    <w:rsid w:val="002F3F49"/>
+    <w:rsid w:val="00375673"/>
+    <w:rsid w:val="00377440"/>
+    <w:rsid w:val="003900EE"/>
+    <w:rsid w:val="00393176"/>
+    <w:rsid w:val="003E614E"/>
+    <w:rsid w:val="003E772B"/>
+    <w:rsid w:val="003F4436"/>
+    <w:rsid w:val="003F72EB"/>
+    <w:rsid w:val="004101EF"/>
+    <w:rsid w:val="00426E80"/>
+    <w:rsid w:val="004373E1"/>
+    <w:rsid w:val="004409D9"/>
+    <w:rsid w:val="00441949"/>
+    <w:rsid w:val="004B6712"/>
+    <w:rsid w:val="004E5F92"/>
+    <w:rsid w:val="00503B72"/>
+    <w:rsid w:val="00544943"/>
+    <w:rsid w:val="00564E4E"/>
+    <w:rsid w:val="00567FD4"/>
+    <w:rsid w:val="00570258"/>
+    <w:rsid w:val="005925C1"/>
+    <w:rsid w:val="005B2E0B"/>
+    <w:rsid w:val="005C3E89"/>
+    <w:rsid w:val="005C6509"/>
+    <w:rsid w:val="005E2A50"/>
+    <w:rsid w:val="005F160A"/>
+    <w:rsid w:val="00603A62"/>
+    <w:rsid w:val="00607546"/>
+    <w:rsid w:val="006725EA"/>
+    <w:rsid w:val="00682156"/>
+    <w:rsid w:val="006862B5"/>
+    <w:rsid w:val="006F0BF1"/>
+    <w:rsid w:val="006F3DCC"/>
+    <w:rsid w:val="00704CEC"/>
+    <w:rsid w:val="007649A7"/>
+    <w:rsid w:val="00765E71"/>
+    <w:rsid w:val="007967AD"/>
+    <w:rsid w:val="007E0CAC"/>
+    <w:rsid w:val="007F4F20"/>
+    <w:rsid w:val="00852B02"/>
+    <w:rsid w:val="00860A68"/>
+    <w:rsid w:val="00897183"/>
+    <w:rsid w:val="008A02DE"/>
+    <w:rsid w:val="008B4D57"/>
+    <w:rsid w:val="00932836"/>
+    <w:rsid w:val="00935753"/>
+    <w:rsid w:val="009540EC"/>
+    <w:rsid w:val="00954365"/>
+    <w:rsid w:val="00992285"/>
+    <w:rsid w:val="00993E3A"/>
+    <w:rsid w:val="009A0D13"/>
+    <w:rsid w:val="00A66ECB"/>
+    <w:rsid w:val="00AA3841"/>
+    <w:rsid w:val="00AC04A0"/>
+    <w:rsid w:val="00AD772A"/>
+    <w:rsid w:val="00B147BE"/>
+    <w:rsid w:val="00B34397"/>
+    <w:rsid w:val="00B838B6"/>
+    <w:rsid w:val="00B858AE"/>
+    <w:rsid w:val="00BA597A"/>
+    <w:rsid w:val="00BB1304"/>
+    <w:rsid w:val="00BB4872"/>
+    <w:rsid w:val="00C17460"/>
+    <w:rsid w:val="00C71157"/>
+    <w:rsid w:val="00C7421A"/>
+    <w:rsid w:val="00CB6F11"/>
+    <w:rsid w:val="00CD4DE9"/>
+    <w:rsid w:val="00D50796"/>
+    <w:rsid w:val="00D766C8"/>
+    <w:rsid w:val="00DA629D"/>
+    <w:rsid w:val="00DE10E3"/>
+    <w:rsid w:val="00DF5C2F"/>
+    <w:rsid w:val="00E13BC1"/>
+    <w:rsid w:val="00E41F2B"/>
+    <w:rsid w:val="00E52C73"/>
+    <w:rsid w:val="00EB4080"/>
+    <w:rsid w:val="00EB4F4A"/>
+    <w:rsid w:val="00EC5542"/>
+    <w:rsid w:val="00ED66B3"/>
+    <w:rsid w:val="00EE6537"/>
+    <w:rsid w:val="00F35141"/>
+    <w:rsid w:val="00F65729"/>
+    <w:rsid w:val="00FA4523"/>
+    <w:rsid w:val="00FC2041"/>
+    <w:rsid w:val="00FC3F6D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="tr-TR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="2EF39941"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="tr-TR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+        <w:lang w:val="tr-TR" w:eastAsia="tr-TR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...3 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39"/>
     <w:lsdException w:name="toc 4" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:uiPriority="39"/>
     <w:lsdException w:name="toc 6" w:uiPriority="39"/>
     <w:lsdException w:name="toc 7" w:uiPriority="39"/>
     <w:lsdException w:name="toc 8" w:uiPriority="39"/>
     <w:lsdException w:name="toc 9" w:uiPriority="39"/>
     <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
-    <w:lsdException w:name="Body Text" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
@@ -4560,349 +5108,187 @@
     <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-  </w:style>
-[...7 lines deleted...]
-    <w:rsid w:val="00333755"/>
+    <w:rsid w:val="00954365"/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:outlineLvl w:val="0"/>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...28 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="VarsaylanParagrafYazTipi">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormalTablo">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="ListeYok">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="ListeParagraf">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00426E80"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="AralkYok">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="005F160A"/>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Kpr">
+    <w:name w:val="Hyperlink"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00544943"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="BalonMetni">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalonMetniChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00333755"/>
+    <w:rsid w:val="005E2A50"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalonMetniChar">
     <w:name w:val="Balon Metni Char"/>
     <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:link w:val="BalonMetni"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00333755"/>
+    <w:rsid w:val="005E2A50"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
-    </w:rPr>
-[...148 lines deleted...]
-      <w:bCs/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="tr-TR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+        <w:lang w:val="tr-TR" w:eastAsia="tr-TR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...3 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39"/>
     <w:lsdException w:name="toc 4" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:uiPriority="39"/>
     <w:lsdException w:name="toc 6" w:uiPriority="39"/>
     <w:lsdException w:name="toc 7" w:uiPriority="39"/>
     <w:lsdException w:name="toc 8" w:uiPriority="39"/>
     <w:lsdException w:name="toc 9" w:uiPriority="39"/>
     <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
-    <w:lsdException w:name="Body Text" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
@@ -4978,624 +5364,550 @@
     <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-  </w:style>
-[...7 lines deleted...]
-    <w:rsid w:val="00333755"/>
+    <w:rsid w:val="00954365"/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:outlineLvl w:val="0"/>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...28 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="VarsaylanParagrafYazTipi">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormalTablo">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="ListeYok">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="ListeParagraf">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00426E80"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="AralkYok">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="005F160A"/>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Kpr">
+    <w:name w:val="Hyperlink"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00544943"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="BalonMetni">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalonMetniChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00333755"/>
+    <w:rsid w:val="005E2A50"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalonMetniChar">
     <w:name w:val="Balon Metni Char"/>
     <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:link w:val="BalonMetni"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00333755"/>
+    <w:rsid w:val="005E2A50"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
-    </w:rPr>
-[...148 lines deleted...]
-      <w:bCs/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:divs>
+    <w:div w:id="51925978">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="740713951">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1602294723">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1420714732">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1156146128">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Ofis Teması">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Teması">
   <a:themeElements>
-    <a:clrScheme name="Ofis">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Ofis">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri Light"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Ofis">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>2</Words>
-  <Characters>15</Characters>
+  <Words>288</Words>
+  <Characters>1647</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>1</Lines>
-  <Paragraphs>1</Paragraphs>
+  <Lines>13</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Konu Başlığı</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>16</CharactersWithSpaces>
+  <CharactersWithSpaces>1932</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>msı</dc:creator>
+  <dc:creator>AEK KIRTASİYE</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>