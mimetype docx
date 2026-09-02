--- v0 (2026-06-04)
+++ v1 (2026-09-02)
@@ -1,4182 +1,4377 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w:rsidR="001C30DE" w:rsidRPr="001C6A01" w:rsidRDefault="001C6A01">
-[...8 lines deleted...]
-          <w:b/>
+    <w:p w14:paraId="0F9A926B" w14:textId="77777777" w:rsidR="00194EDC" w:rsidRDefault="00194EDC" w:rsidP="005E2A50">
+      <w:pPr>
+        <w:pStyle w:val="AralkYok"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="052F1A37" w14:textId="1F6E7B6C" w:rsidR="005E2A50" w:rsidRPr="005C6509" w:rsidRDefault="005C6509" w:rsidP="005E2A50">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E2A50">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:noProof/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251673600" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2287A94D" wp14:editId="4976AED0">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2A1E2EA0" wp14:editId="15916D04">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>-471170</wp:posOffset>
+                  <wp:posOffset>2197100</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>133562</wp:posOffset>
+                  <wp:posOffset>354330</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="5311685" cy="556260"/>
-                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:extent cx="2694305" cy="295275"/>
+                <wp:effectExtent l="0" t="0" r="10795" b="28575"/>
                 <wp:wrapNone/>
-                <wp:docPr id="7" name="Metin Kutusu 2"/>
+                <wp:docPr id="307" name="Metin Kutusu 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="5311685" cy="556260"/>
+                          <a:ext cx="2694305" cy="295275"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
-                        <a:noFill/>
+                        <a:solidFill>
+                          <a:srgbClr val="CC99FF"/>
+                        </a:solidFill>
                         <a:ln w="9525">
-                          <a:noFill/>
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00921636" w:rsidRPr="009B6547" w:rsidRDefault="00921636" w:rsidP="009B6547">
+                          <w:p w14:paraId="06BD466D" w14:textId="577ECD47" w:rsidR="005E2A50" w:rsidRPr="005E2A50" w:rsidRDefault="005E2A50" w:rsidP="005E2A50">
                             <w:pPr>
-                              <w:rPr>
-[...5 lines deleted...]
-                            <w:r w:rsidRPr="009B6547">
+                              <w:pStyle w:val="AralkYok"/>
+                              <w:ind w:left="264"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                                 <w:b/>
-                                <w:sz w:val="28"/>
-                                <w:szCs w:val="28"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
                               </w:rPr>
-                              <w:t>1.SINIF İHTİYAÇ LİSTESİ</w:t>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                                <w:b/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">  </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="005E2A50">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                                <w:b/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>KIRTASİYE MALZEMELERİ</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00921636" w:rsidRDefault="00921636"/>
+                          <w:p w14:paraId="41323A16" w14:textId="15D7FB80" w:rsidR="005E2A50" w:rsidRDefault="005E2A50"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Metin Kutusu 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:-37.1pt;margin-top:10.5pt;width:418.25pt;height:43.8pt;z-index:251673600;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBpJ5XzEAIAAPYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9Fu0zAUfUfiHyy/0zSh6bqo6TQ2hhAb&#10;TBp8gOs4jYXta2ynSfl6rp2uq8YbIg+WnXvv8T3nHq+vRq3IXjgvwdQ0n80pEYZDI82upj++371b&#10;UeIDMw1TYERND8LTq83bN+vBVqKADlQjHEEQ46vB1rQLwVZZ5nknNPMzsMJgsAWnWcCj22WNYwOi&#10;a5UV8/kyG8A11gEX3uPf2ylINwm/bQUP39rWi0BUTbG3kFaX1m1cs82aVTvHbCf5sQ32D11oJg1e&#10;eoK6ZYGR3sm/oLTkDjy0YcZBZ9C2kovEAdnk81dsnjpmReKC4nh7ksn/P1j+df/oiGxqekGJYRpH&#10;9CCCNORLH3rfkyIqNFhfYeKTxdQwfoARJ53YensP/KcnBm46Znbi2jkYOsEa7DCPldlZ6YTjI8h2&#10;eIAGr2J9gAQ0tk5H+VAQgug4qcNpOmIMhOPP8n2eL1clJRxjZbkslml8Gaueq63z4ZMATeKmpg6n&#10;n9DZ/t6H2A2rnlPiZQbupFLJAcqQoaaXZVGmgrOIlgENqqSu6Woev8kykeRH06TiwKSa9niBMkfW&#10;kehEOYzbEROjFFtoDsjfwWREfDi46cD9pmRAE9bU/+qZE5SozwY1vMwXi+jadFiUFwUe3Hlkex5h&#10;hiNUTQMl0/YmJKdPXK9R61YmGV46OfaK5krqHB9CdO/5OWW9PNfNHwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhALhq0YXeAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1SOxau6GkJcSp&#10;EIgtiL4kdm48TSLicRS7Tfj7TlewHM3Rvefmq9G14ox9aDxpmE0VCKTS24YqDdvN+2QJIkRD1rSe&#10;UMMvBlgVtze5yawf6AvP61gJDqGQGQ11jF0mZShrdCZMfYfEv6PvnYl89pW0vRk43LUyUSqVzjTE&#10;DbXp8LXG8md9chp2H8fv/Vx9Vm/usRv8qCS5J6n1/d348gwi4hj/YLjqszoU7HTwJ7JBtBomi3nC&#10;qIZkxpsYWKTJA4gDk2qZgixy+X9CcQEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBpJ5Xz&#10;EAIAAPYDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQC4&#10;atGF3gAAAAoBAAAPAAAAAAAAAAAAAAAAAGoEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAdQUAAAAA&#10;" filled="f" stroked="f">
+              <v:shape id="Metin Kutusu 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:173pt;margin-top:27.9pt;width:212.15pt;height:23.25pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCpG7EQLQIAAEoEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vthxk7Yx4hRdugzD&#10;2m1Atw+QZTkWJomeJMdOv36U7GbZ7WVYHgTRpA7Jc8isbwatyEFYJ8EUdD5LKRGGQyXNvqBfPu9e&#10;XVPiPDMVU2BEQY/C0ZvNyxfrvs1FBg2oSliCIMblfVvQxvs2TxLHG6GZm0ErDDprsJp5NO0+qSzr&#10;EV2rJEvTy6QHW7UWuHAOv96NTrqJ+HUtuP9Y1054ogqKtfl42niW4Uw2a5bvLWsbyacy2D9UoZk0&#10;mPQEdcc8I52Vv0FpyS04qP2Mg06griUXsQfsZp7+0s1jw1oRe0FyXHuiyf0/WP7h8MkSWRX0Ir2i&#10;xDCNIj0ILw153/nOdSQLHPWtyzH0scVgP7yGAbWO/br2HvhXRwxsG2b24tZa6BvBKqxxHl4mZ09H&#10;HBdAyv4BKkzFOg8RaKitDgQiJQTRUavjSR8xeMLxY3a5WlykS0o4+rLVMrtaxhQsf37dWuffCtAk&#10;XApqUf+Izg73zodqWP4cEpI5ULLaSaWiYfflVllyYDgr2+1qtdtN6D+FKUP6gmLy5UjAXyHS+PsT&#10;hJYeh15JXdDrUxDLA21vTBVH0jOpxjuWrMzEY6BuJNEP5TDpUkJ1REYtjMONy4iXBuwTJT0OdkHd&#10;t45ZQYl6Z1CV1XyxCJsQjcXyKkPDnnvKcw8zHKEK6ikZr1sftycQZuAW1atlJDbIPFYy1YoDG/me&#10;litsxLkdo378BWy+AwAA//8DAFBLAwQUAAYACAAAACEA3IHEjN4AAAAKAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPy07DMBBF90j8gzVI7KhNQ18hTlUq2FEJWj7ATaZxhD2OYjdN/55hBcvRHN17T7Ee&#10;vRMD9rENpOFxokAgVaFuqdHwdXh7WIKIyVBtXCDUcMUI6/L2pjB5HS70icM+NYJDKOZGg02py6WM&#10;lUVv4iR0SPw7hd6bxGffyLo3Fw73Tk6VmktvWuIGazrcWqy+92evIRs+XpvDKaySfd9eu83LLpDb&#10;aX1/N26eQSQc0x8Mv/N5OpS86RjOVEfhOONpzi5Jw2zGCgwsFioDcWRSTTOQZSH/K5Q/AAAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKkbsRAtAgAASgQAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANyBxIzeAAAACgEAAA8AAAAAAAAAAAAAAAAAhwQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACSBQAAAAA=&#10;" fillcolor="#c9f">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00921636" w:rsidRPr="009B6547" w:rsidRDefault="00921636" w:rsidP="009B6547">
+                    <w:p w14:paraId="06BD466D" w14:textId="577ECD47" w:rsidR="005E2A50" w:rsidRPr="005E2A50" w:rsidRDefault="005E2A50" w:rsidP="005E2A50">
                       <w:pPr>
-                        <w:rPr>
-[...5 lines deleted...]
-                      <w:r w:rsidRPr="009B6547">
+                        <w:pStyle w:val="AralkYok"/>
+                        <w:ind w:left="264"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                           <w:b/>
-                          <w:sz w:val="28"/>
-                          <w:szCs w:val="28"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
                         </w:rPr>
-                        <w:t>1.SINIF İHTİYAÇ LİSTESİ</w:t>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                          <w:b/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">  </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="005E2A50">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                          <w:b/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>KIRTASİYE MALZEMELERİ</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00921636" w:rsidRDefault="00921636"/>
+                    <w:p w14:paraId="41323A16" w14:textId="15D7FB80" w:rsidR="005E2A50" w:rsidRDefault="005E2A50"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
+      <w:r w:rsidR="001816BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r w:rsidR="005E2A50" w:rsidRPr="005C6509">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>1.SINIF İHTİYAÇ LİSTESİ</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="001C6A01" w:rsidRPr="001C6A01" w:rsidRDefault="005241A1" w:rsidP="00333755">
-[...9 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="4E143C65" w14:textId="77777777" w:rsidR="00CD4DE9" w:rsidRDefault="00CD4DE9" w:rsidP="008A02DE">
+      <w:pPr>
+        <w:pStyle w:val="AralkYok"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="070FFB5D" w14:textId="77777777" w:rsidR="008A02DE" w:rsidRPr="008A02DE" w:rsidRDefault="008A02DE" w:rsidP="008A02DE">
+      <w:pPr>
+        <w:pStyle w:val="AralkYok"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:strike/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DDCBE2A" w14:textId="3822C69A" w:rsidR="008A02DE" w:rsidRPr="008A02DE" w:rsidRDefault="008A02DE" w:rsidP="008A02DE">
+      <w:pPr>
+        <w:pStyle w:val="AralkYok"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A02DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1 top A4 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008A02DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>kağıt</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008A02DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A02DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>(Öğretmene verilecek)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6877F7EB" w14:textId="56BCE8CA" w:rsidR="008A02DE" w:rsidRPr="008A02DE" w:rsidRDefault="008A02DE" w:rsidP="008A02DE">
+      <w:pPr>
+        <w:pStyle w:val="AralkYok"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A02DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10’lu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A02DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>A4 boyutunda</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A02DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> renkli fon karton </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A02DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A02DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Öğretmene verilecek)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F9F29A" w14:textId="3A1D2FF5" w:rsidR="008A02DE" w:rsidRDefault="008A02DE" w:rsidP="008A02DE">
+      <w:pPr>
+        <w:pStyle w:val="AralkYok"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A02DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10'lu elişi </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008A02DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>kağıdı</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008A02DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A02DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>(Öğretmene verilecek)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="687900F5" w14:textId="77777777" w:rsidR="008A02DE" w:rsidRPr="008A02DE" w:rsidRDefault="008A02DE" w:rsidP="008A02DE">
+      <w:pPr>
+        <w:pStyle w:val="AralkYok"/>
+        <w:ind w:left="1344"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3695F91B" w14:textId="77777777" w:rsidR="005E2A50" w:rsidRPr="005C6509" w:rsidRDefault="005E2A50" w:rsidP="00765E71">
+      <w:pPr>
+        <w:pStyle w:val="AralkYok"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C6509">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1 adet büyük boy 40 yaprak yazı defteri </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C6509">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Okuma Yazma için) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C9A7276" w14:textId="77777777" w:rsidR="005E2A50" w:rsidRPr="005C6509" w:rsidRDefault="005E2A50" w:rsidP="00765E71">
+      <w:pPr>
+        <w:pStyle w:val="AralkYok"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C6509">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1 adet büyük boy 40 yaprak çizgili defter </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C6509">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Türkçe) - 2.dönem için </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36F99A22" w14:textId="77777777" w:rsidR="005E2A50" w:rsidRPr="005C6509" w:rsidRDefault="005E2A50" w:rsidP="00765E71">
+      <w:pPr>
+        <w:pStyle w:val="AralkYok"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C6509">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1 adet büyük boy 40 yaprak çizgili defter </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C6509">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C6509">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>HayatBilgisi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C6509">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>) - 2.dönem için</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C6509">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70B28329" w14:textId="77777777" w:rsidR="005E2A50" w:rsidRPr="005C6509" w:rsidRDefault="005E2A50" w:rsidP="00765E71">
+      <w:pPr>
+        <w:pStyle w:val="AralkYok"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C6509">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1 adet büyük boy 40 yaprak kareli defter </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C6509">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>(Matematik)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C6509">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4ABF2FB6" w14:textId="6BAA367D" w:rsidR="005E2A50" w:rsidRPr="005C6509" w:rsidRDefault="005E2A50" w:rsidP="00765E71">
+      <w:pPr>
+        <w:pStyle w:val="AralkYok"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C6509">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1 adet orta boy 40 yaprak resim defteri </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C6509">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00C26428">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Telli</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C6509">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C6509">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53561C60" w14:textId="40FBFAD8" w:rsidR="005E2A50" w:rsidRPr="005C6509" w:rsidRDefault="005E2A50" w:rsidP="00765E71">
+      <w:pPr>
+        <w:pStyle w:val="AralkYok"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C6509">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1 adet küçük boy not defteri </w:t>
+      </w:r>
+      <w:r w:rsidR="00C26428">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Ödev yazmak </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C6509">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>için)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C6509">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="647F232D" w14:textId="77777777" w:rsidR="005E2A50" w:rsidRPr="005C6509" w:rsidRDefault="005E2A50" w:rsidP="00765E71">
+      <w:pPr>
+        <w:pStyle w:val="AralkYok"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C6509">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1 adet çıtçıtlı dosya </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C6509">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>(Verilen ödevleri koymak için)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C6509">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58E72D24" w14:textId="77777777" w:rsidR="005E2A50" w:rsidRPr="005C6509" w:rsidRDefault="005E2A50" w:rsidP="00765E71">
+      <w:pPr>
+        <w:pStyle w:val="AralkYok"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C6509">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En az iki bölmeli kalemlik </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76AA843B" w14:textId="77777777" w:rsidR="005E2A50" w:rsidRPr="005C6509" w:rsidRDefault="005E2A50" w:rsidP="00765E71">
+      <w:pPr>
+        <w:pStyle w:val="AralkYok"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C6509">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kurşun kalem 2 tane </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3990B257" w14:textId="766E197C" w:rsidR="005E2A50" w:rsidRPr="005C6509" w:rsidRDefault="001816BB" w:rsidP="00765E71">
+      <w:pPr>
+        <w:pStyle w:val="AralkYok"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E2A50">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:noProof/>
-          <w:sz w:val="6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251680768" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7B39DB81" wp14:editId="75A6D3E1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="579FBEDB" wp14:editId="78D4B38A">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1496060</wp:posOffset>
+                  <wp:posOffset>5643880</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>366183</wp:posOffset>
+                  <wp:posOffset>39370</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="3488266" cy="313055"/>
-[...305 lines deleted...]
-                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:extent cx="2543810" cy="295275"/>
+                <wp:effectExtent l="317" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="5" name="Metin Kutusu 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
-                        <a:xfrm>
+                        <a:xfrm rot="16200000">
                           <a:off x="0" y="0"/>
-                          <a:ext cx="6548120" cy="1049655"/>
+                          <a:ext cx="2543810" cy="295275"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:noFill/>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00921636" w:rsidRPr="009B6547" w:rsidRDefault="00921636" w:rsidP="001C6A01">
+                          <w:p w14:paraId="5D70A953" w14:textId="4E8B4007" w:rsidR="005C6509" w:rsidRPr="005C6509" w:rsidRDefault="005C6509" w:rsidP="005C6509">
                             <w:pPr>
-                              <w:pStyle w:val="AralkYok"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="005D0735">
+                            <w:r w:rsidRPr="005C6509">
                               <w:rPr>
                                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
-                                <w:b/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
-                              <w:t>*</w:t>
-[...252 lines deleted...]
-                              <w:t>(Kendi kullanımları için)</w:t>
+                              <w:t>www.eglenerekogrenelim.com</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-26.9pt;margin-top:348.85pt;width:515.6pt;height:82.65pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCqByxAEgIAAP4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNElpShs1XS27LELs&#10;AtLCB7iO01jYHmM7TcrXM3baUsENkYNlZzxv5r153tyMWpGDcF6CqWkxyykRhkMjzb6m374+vFpR&#10;4gMzDVNgRE2PwtOb7csXm8FWYg4dqEY4giDGV4OtaReCrbLM805o5mdghcFgC06zgEe3zxrHBkTX&#10;Kpvn+TIbwDXWARfe49/7KUi3Cb9tBQ+f29aLQFRNsbeQVpfWXVyz7YZVe8dsJ/mpDfYPXWgmDRa9&#10;QN2zwEjv5F9QWnIHHtow46AzaFvJReKAbIr8DzbPHbMicUFxvL3I5P8fLP90+OKIbGpaUmKYxhE9&#10;iSAN+diH3vdkHhUarK/w4rPFq2F8CyNOOrH19hH4d08M3HXM7MWtczB0gjXYYREzs6vUCcdHkN3w&#10;BA2WYn2ABDS2Tkf5UBCC6Dip42U6YgyE489luVgVcwxxjBX5Yr0sy1SDVed063x4L0CTuKmpw/En&#10;eHZ49CG2w6rzlVjNwINUKllAGTLUdF3Oy5RwFdEyoEOV1DVd5fGbPBNZvjNNSg5MqmmPBZQ50Y5M&#10;J85h3I1J49dnNXfQHFEHB5Mh8QHhpgP3k5IBzVhT/6NnTlCiPhjUcl0sFtG96bAo30QV3HVkdx1h&#10;hiNUTQMl0/YuJMdPlG9R81YmNeJwpk5OLaPJkkinBxFdfH1Ot34/2+0vAAAA//8DAFBLAwQUAAYA&#10;CAAAACEAwZgs2+AAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBCF7yb+h82YeINdBQrU&#10;TonReNWASsJtaYe2sTvbdBda/73jSU+Tl3l573vZZnStulAfGs8Id1MDirjwZcMVwsf7y2QFKkTL&#10;pW09E8I3Bdjk11eZTUs/8JYuu1gpCeGQWoQ6xi7VOhQ1ORumviOW38n3zkaRfaXL3g4S7lp9b0yi&#10;nW1YGmrb0VNNxdfu7BA+X0+H/dy8Vc9u0Q1+NJrdWiPe3oyPD6AijfHPDL/4gg65MB39mcugWoTJ&#10;YiboESFZL5egxCF3DuqIsEpmBnSe6f8b8h8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;qgcsQBICAAD+AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAwZgs2+AAAAALAQAADwAAAAAAAAAAAAAAAABsBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f">
+              <v:shape id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:444.4pt;margin-top:3.1pt;width:200.3pt;height:23.25pt;rotation:-90;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD8DwogGAIAAAwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNE1odrtR09WyyyLE&#10;LiAtfIDjOI2F7TG206R8PWOnaiu4IXKIbM/4zXtvxpvbSSuyF85LMDXNF0tKhOHQSrOr6fdvj2/W&#10;lPjATMsUGFHTg/D0dvv61Wa0lSigB9UKRxDE+Gq0Ne1DsFWWed4LzfwCrDAY7MBpFnDrdlnr2Ijo&#10;WmXFcnmVjeBa64AL7/H0YQ7SbcLvOsHDl67zIhBVU+QW0t+lfxP/2XbDqp1jtpf8SIP9AwvNpMGi&#10;J6gHFhgZnPwLSkvuwEMXFhx0Bl0nuUgaUE2+/EPNS8+sSFrQHG9PNvn/B8s/7786ItualpQYprFF&#10;zyJIQz4NYfADKaJDo/UVJr5YTA3TO5iw00mtt0/Af3hi4L5nZifunIOxF6xFhnm8mV1cnXF8BGnG&#10;Z2ixFBsCJKCpc5o4wPbkV9hW/NIx+kOwGDbucGqWmALheFiUq7frHEMcY8VNWVyXqSKrIljshXU+&#10;fBCgSVzU1OEwJFS2f/IhkjunxHQDj1KpNBDKkLGmiFmmCxcRLQPOq5K6puuZZ7oQNb83bVoHJtW8&#10;xgLKHE2IumcHwtRMyfHkUDSogfaAriT9KAifE9Ltwf2iZMTRrKn/OTAnKFEfDTp7k69WcZbTZlVe&#10;F7hxl5HmMsIMR6iaBkrm5X1I8z9LvsMOdDK5cWZypIwjl0w6Po8405f7lHV+xNvfAAAA//8DAFBL&#10;AwQUAAYACAAAACEAL51ZLuAAAAAOAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI&#10;XFBrJ6ilDXEqfoTEtYHe3XibRMTrKN42ydvjnuA2oxnNfpvvJteJCw6h9aQhWSoQSJW3LdUavr8+&#10;FhsQgQ1Z03lCDTMG2BW3N7nJrB9pj5eSaxFHKGRGQ8PcZ1KGqkFnwtL3SDE7+cEZjnaopR3MGMdd&#10;J1Ol1tKZluKFxvT41mD1U56dBn7n1tvDgzr5/bh6nT/LIN2s9f3d9PIMgnHivzJc8SM6FJHp6M9k&#10;g+iiV+tVZGcNi+RJRXXtJEn6COKoIU23G5BFLv+/UfwCAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEA/A8KIBgCAAAMBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAL51ZLuAAAAAOAQAADwAAAAAAAAAAAAAAAAByBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;" filled="f" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00921636" w:rsidRPr="009B6547" w:rsidRDefault="00921636" w:rsidP="001C6A01">
+                    <w:p w14:paraId="5D70A953" w14:textId="4E8B4007" w:rsidR="005C6509" w:rsidRPr="005C6509" w:rsidRDefault="005C6509" w:rsidP="005C6509">
                       <w:pPr>
-                        <w:pStyle w:val="AralkYok"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="20"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="005D0735">
+                      <w:r w:rsidRPr="005C6509">
                         <w:rPr>
                           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
-                          <w:b/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="20"/>
                         </w:rPr>
-                        <w:t>*</w:t>
-[...252 lines deleted...]
-                        <w:t>(Kendi kullanımları için)</w:t>
+                        <w:t>www.eglenerekogrenelim.com</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="005241A1">
-        <w:rPr>
+      <w:r w:rsidR="005E2A50" w:rsidRPr="005C6509">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kırmızı kalemler 2 tane </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="207C31BC" w14:textId="61C292E6" w:rsidR="005E2A50" w:rsidRPr="005C6509" w:rsidRDefault="005E2A50" w:rsidP="00765E71">
+      <w:pPr>
+        <w:pStyle w:val="AralkYok"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C6509">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Kalemtraş</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C6509">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> çöp hazneli </w:t>
+      </w:r>
+      <w:r w:rsidR="00C26428">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>(K</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C6509">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">utulu) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B2EB534" w14:textId="77777777" w:rsidR="005E2A50" w:rsidRPr="005C6509" w:rsidRDefault="005E2A50" w:rsidP="00765E71">
+      <w:pPr>
+        <w:pStyle w:val="AralkYok"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C6509">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Silgi (yumuşak) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="123BF25D" w14:textId="5F9C2EAC" w:rsidR="005E2A50" w:rsidRPr="005C6509" w:rsidRDefault="005E2A50" w:rsidP="00765E71">
+      <w:pPr>
+        <w:pStyle w:val="AralkYok"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C6509">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tahta kalemi 2 farklı renk </w:t>
+      </w:r>
+      <w:r w:rsidR="00C26428">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>(K</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C6509">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>endileri için)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C6509">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BA23322" w14:textId="4D9464A4" w:rsidR="005E2A50" w:rsidRPr="005C6509" w:rsidRDefault="00C26428" w:rsidP="00765E71">
+      <w:pPr>
+        <w:pStyle w:val="AralkYok"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Makas</w:t>
+      </w:r>
+      <w:r w:rsidR="005E2A50" w:rsidRPr="005C6509">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005E2A50" w:rsidRPr="005C6509">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Küt uçlu, </w:t>
+      </w:r>
+      <w:r w:rsidR="005E2A50" w:rsidRPr="005C6509">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>plastik uçlu olmasın)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02E06B0A" w14:textId="54BDC357" w:rsidR="005E2A50" w:rsidRPr="005C6509" w:rsidRDefault="005E2A50" w:rsidP="00765E71">
+      <w:pPr>
+        <w:pStyle w:val="AralkYok"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C6509">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Stick</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C6509">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> yapıştırıcı </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E976985" w14:textId="77777777" w:rsidR="005E2A50" w:rsidRPr="005C6509" w:rsidRDefault="005E2A50" w:rsidP="00765E71">
+      <w:pPr>
+        <w:pStyle w:val="AralkYok"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C6509">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bant </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DC09E51" w14:textId="3C1B6270" w:rsidR="00242BB6" w:rsidRPr="005C6509" w:rsidRDefault="005E2A50" w:rsidP="00765E71">
+      <w:pPr>
+        <w:pStyle w:val="AralkYok"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C6509">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ataş </w:t>
+      </w:r>
+      <w:r w:rsidR="00C26428">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>(R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C6509">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>enkli plastik)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19125D9C" w14:textId="0C99615A" w:rsidR="00DE10E3" w:rsidRDefault="00242BB6" w:rsidP="008A02DE">
+      <w:pPr>
+        <w:pStyle w:val="AralkYok"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="709DE191" w14:textId="6BA1D846" w:rsidR="00544943" w:rsidRDefault="008A02DE" w:rsidP="00B858AE">
+      <w:pPr>
+        <w:pStyle w:val="AralkYok"/>
+        <w:ind w:left="624"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E2A50">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:noProof/>
-          <w:sz w:val="6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251686912" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="546C6CBB" wp14:editId="5E94140E">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5296447F" wp14:editId="3AF2E539">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>741680</wp:posOffset>
+                  <wp:posOffset>3731260</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>5550535</wp:posOffset>
+                  <wp:posOffset>39370</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="4893310" cy="313055"/>
-                <wp:effectExtent l="0" t="0" r="21590" b="10795"/>
+                <wp:extent cx="2790190" cy="295275"/>
+                <wp:effectExtent l="0" t="0" r="10160" b="28575"/>
                 <wp:wrapNone/>
-                <wp:docPr id="14" name="Metin Kutusu 2"/>
+                <wp:docPr id="2" name="Metin Kutusu 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="4893310" cy="313055"/>
+                          <a:ext cx="2790190" cy="295275"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
-                        <a:noFill/>
-                        <a:ln w="25400" cmpd="thickThin">
+                        <a:solidFill>
+                          <a:srgbClr val="FFB7FF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00921636" w:rsidRPr="009B6547" w:rsidRDefault="00921636" w:rsidP="00921636">
+                          <w:p w14:paraId="00DCED5F" w14:textId="0D2D5DC0" w:rsidR="00765E71" w:rsidRPr="005E2A50" w:rsidRDefault="00765E71" w:rsidP="00765E71">
                             <w:pPr>
-                              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-                              <w:jc w:val="center"/>
+                              <w:pStyle w:val="AralkYok"/>
+                              <w:ind w:left="264"/>
                               <w:rPr>
-                                <w:rFonts w:ascii="Comic Sans MS" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Comic Sans MS" w:cstheme="majorBidi"/>
+                                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                                 <w:b/>
-                                <w:i/>
-[...1 lines deleted...]
-                                <w:szCs w:val="28"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
-                                <w:rFonts w:ascii="Comic Sans MS" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Comic Sans MS" w:cstheme="majorBidi"/>
+                                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                                 <w:b/>
-                                <w:i/>
-[...1 lines deleted...]
-                                <w:szCs w:val="28"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
                               </w:rPr>
-                              <w:t>YEDEK KALEM KUTUSUNDA OLMASI GEREKEN</w:t>
+                              <w:t xml:space="preserve">  </w:t>
                             </w:r>
-                            <w:r w:rsidRPr="009B6547">
+                            <w:r w:rsidRPr="005E2A50">
                               <w:rPr>
-                                <w:rFonts w:ascii="Comic Sans MS" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Comic Sans MS" w:cstheme="majorBidi"/>
+                                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                                 <w:b/>
-                                <w:i/>
-[...1 lines deleted...]
-                                <w:szCs w:val="28"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>K</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                                <w:b/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>İŞİSEL</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="005E2A50">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                                <w:b/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> MALZEMELER</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00921636" w:rsidRDefault="00921636" w:rsidP="00921636"/>
+                          <w:p w14:paraId="368B17AD" w14:textId="77777777" w:rsidR="00765E71" w:rsidRDefault="00765E71" w:rsidP="00765E71"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:58.4pt;margin-top:437.05pt;width:385.3pt;height:24.65pt;z-index:251686912;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBzkd9BMAIAADkEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p2naFLqo6TQ6hhAb&#10;IG38AMdxGmu2z9huk+7Xc3baUuANkQfLzt19d/d9d6vrQSuyF85LMBXNJ1NKhOHQSLOt6PenuzdL&#10;SnxgpmEKjKjoQXh6vX79atXbUsygA9UIRxDE+LK3Fe1CsGWWed4JzfwErDBobMFpFvDptlnjWI/o&#10;WmWz6fRt1oNrrAMuvMe/t6ORrhN+2woevratF4GoimJtIZ0unXU8s/WKlVvHbCf5sQz2D1VoJg0m&#10;PUPdssDIzsm/oLTkDjy0YcJBZ9C2kovUA3aTT//o5rFjVqRekBxvzzT5/wfLv+y/OSIb1K6gxDCN&#10;Gj2IIA35vAs7vyOzSFFvfYmejxZ9w/AeBnRP7Xp7D/zZEwObjpmtuHEO+k6wBkvMY2R2ETri+AhS&#10;9w/QYCq2C5CAhtbpyB8yQhAdpTqc5RFDIBx/Fsur+TxHE0fbPJ9PF4uUgpWnaOt8+ChAk3ipqEP5&#10;Ezrb3/sQq2HlySUmM3AnlUojoAzpKzpbFNOIry0SEnAknp+6o7AelGyiewz0bltvlCN7FscqfcdK&#10;fnPTMuBwK6krujw7sTLy88E0KW9gUo13rE2ZI2GRo5GtMNRDkqc46VBDc0AGHYyzjLuHlw7cCyU9&#10;znFF/Y8dc4IS9cmgCld5UcTBT49i8W6GD3dpqS8tzHCEwt4pGa+bkJZlZOsG1WplIjLKOlZyLBnn&#10;M/F73KW4AJfv5PVr49c/AQAA//8DAFBLAwQUAAYACAAAACEAZ4SUxd0AAAALAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPQU+EMBCF7yb+h2ZMvLkFJIhI2RgTPXhz18TrQLuULJ2ytOziv3c86e29vJc3&#10;39Tb1Y3ibOYweFKQbhIQhjqvB+oVfO5f70oQISJpHD0ZBd8mwLa5vqqx0v5CH+a8i73gEQoVKrAx&#10;TpWUobPGYdj4yRBnBz87jGznXuoZLzzuRpklSSEdDsQXLE7mxZruuFucAtJ2eWtlVvThePjK8f1E&#10;gzspdXuzPj+BiGaNf2X4xWd0aJip9QvpIEb2acHoUUH5kKcguFGyAtEqeMzuc5BNLf//0PwAAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAc5HfQTACAAA5BAAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAZ4SUxd0AAAALAQAADwAAAAAAAAAAAAAAAACK&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJQFAAAAAA==&#10;" filled="f" strokeweight="2pt">
-                <v:stroke linestyle="thickThin"/>
+              <v:shape id="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:293.8pt;margin-top:3.1pt;width:219.7pt;height:23.25pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBhsTOoLAIAAE8EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vtgxkqUx4hRtOg/D&#10;2m1Atw+QZTkWJouapMTOvr6U7GbZ7WVYHgTRpA7Jc8hsrodOkaOwToIu6HyWUiI0h1rqfUG/fC5f&#10;XVHiPNM1U6BFQU/C0evtyxeb3uQigxZULSxBEO3y3hS09d7kSeJ4KzrmZmCERmcDtmMeTbtPast6&#10;RO9UkqXp66QHWxsLXDiHX+9GJ91G/KYR3H9sGic8UQXF2nw8bTyrcCbbDcv3lplW8qkM9g9VdExq&#10;THqGumOekYOVv0F1kltw0PgZhy6BppFcxB6wm3n6SzePLTMi9oLkOHOmyf0/WP7h+MkSWRc0o0Sz&#10;DiV6EF5q8v7gD+5AssBQb1yOgY8GQ/1wCwMqHbt15h74V0c07Fqm9+LGWuhbwWqscB5eJhdPRxwX&#10;QKr+AWpMxQ4eItDQ2C7Qh4QQREelTmd1xOAJx4/Zap3O1+ji6MvWy2y1jClY/vzaWOffCuhIuBTU&#10;ovoRnR3vnQ/VsPw5JCRzoGRdSqWiYffVTllyZDgpZXm7KssJ/acwpUlfUEy+HAn4K0Qaf3+C6KTH&#10;kVeyK+jVOYjlgbY3uo4D6ZlU4x1LVnriMVA3kuiHaphEm+SpoD4hsRbGCceNxEsL9jslPU53Qd23&#10;A7OCEvVOozjr+WIR1iEai+UqQ8NeeqpLD9McoQrqKRmvOx9XKPCm4QZFbGTkN6g9VjKVjFMbaZ82&#10;LKzFpR2jfvwPbJ8AAAD//wMAUEsDBBQABgAIAAAAIQD5g7752wAAAAkBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI9NTsMwEIX3SNzBGiR21GkESRTiVKgCATvacgA3HpyIeBzZbhNuz3QFy6fv6f00m8WN&#10;4owhDp4UrFcZCKTOm4Gsgs/Dy10FIiZNRo+eUMEPRti011eNro2faYfnfbKCQyjWWkGf0lRLGbse&#10;nY4rPyEx+/LB6cQyWGmCnjncjTLPskI6PRA39HrCbY/d9/7kuHeZ7Tj4+7fw8WrT8/uhMtt1VOr2&#10;Znl6BJFwSX9muMzn6dDypqM/kYliVPBQlQVbFRQ5iAvP8pLPHZnkJci2kf8ftL8AAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAYbEzqCwCAABPBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEA+YO++dsAAAAJAQAADwAAAAAAAAAAAAAAAACGBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAI4FAAAAAA==&#10;" fillcolor="#ffb7ff">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00921636" w:rsidRPr="009B6547" w:rsidRDefault="00921636" w:rsidP="00921636">
+                    <w:p w14:paraId="00DCED5F" w14:textId="0D2D5DC0" w:rsidR="00765E71" w:rsidRPr="005E2A50" w:rsidRDefault="00765E71" w:rsidP="00765E71">
                       <w:pPr>
-                        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-                        <w:jc w:val="center"/>
+                        <w:pStyle w:val="AralkYok"/>
+                        <w:ind w:left="264"/>
                         <w:rPr>
-                          <w:rFonts w:ascii="Comic Sans MS" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Comic Sans MS" w:cstheme="majorBidi"/>
+                          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                           <w:b/>
-                          <w:i/>
-[...1 lines deleted...]
-                          <w:szCs w:val="28"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
-                          <w:rFonts w:ascii="Comic Sans MS" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Comic Sans MS" w:cstheme="majorBidi"/>
+                          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                           <w:b/>
-                          <w:i/>
-[...1 lines deleted...]
-                          <w:szCs w:val="28"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
                         </w:rPr>
-                        <w:t>YEDEK KALEM KUTUSUNDA OLMASI GEREKEN</w:t>
+                        <w:t xml:space="preserve">  </w:t>
                       </w:r>
-                      <w:r w:rsidRPr="009B6547">
+                      <w:r w:rsidRPr="005E2A50">
                         <w:rPr>
-                          <w:rFonts w:ascii="Comic Sans MS" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Comic Sans MS" w:cstheme="majorBidi"/>
+                          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                           <w:b/>
-                          <w:i/>
-[...1 lines deleted...]
-                          <w:szCs w:val="28"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>K</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                          <w:b/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>İŞİSEL</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="005E2A50">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                          <w:b/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> MALZEMELER</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00921636" w:rsidRDefault="00921636" w:rsidP="00921636"/>
+                    <w:p w14:paraId="368B17AD" w14:textId="77777777" w:rsidR="00765E71" w:rsidRDefault="00765E71" w:rsidP="00765E71"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00333755">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="005E2A50">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:noProof/>
-          <w:sz w:val="40"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251675648" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="71D239EB" wp14:editId="2904EE99">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="46742F33" wp14:editId="3A09F0F0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>-340995</wp:posOffset>
+                  <wp:posOffset>691515</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>5871210</wp:posOffset>
+                  <wp:posOffset>39370</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="7056120" cy="508000"/>
-                <wp:effectExtent l="0" t="0" r="0" b="6350"/>
+                <wp:extent cx="2790190" cy="295275"/>
+                <wp:effectExtent l="0" t="0" r="10160" b="28575"/>
                 <wp:wrapNone/>
-                <wp:docPr id="8" name="Metin Kutusu 2"/>
+                <wp:docPr id="1" name="Metin Kutusu 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="7056120" cy="508000"/>
+                          <a:ext cx="2790190" cy="295275"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="A3FFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="18BFD8B3" w14:textId="48C6BCA6" w:rsidR="00765E71" w:rsidRPr="005E2A50" w:rsidRDefault="00765E71" w:rsidP="00765E71">
+                            <w:pPr>
+                              <w:pStyle w:val="AralkYok"/>
+                              <w:ind w:left="264"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                                <w:b/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                                <w:b/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">  BOYAMA</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="005E2A50">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                                <w:b/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> MALZEMELERİ</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="12E90B78" w14:textId="77777777" w:rsidR="00765E71" w:rsidRDefault="00765E71" w:rsidP="00765E71"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape id="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:54.45pt;margin-top:3.1pt;width:219.7pt;height:23.25pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBJo5rGLAIAAE8EAAAOAAAAZHJzL2Uyb0RvYy54bWysVFGP0zAMfkfiP0R5Z+16G3er1p3GjiHE&#10;HSAd/IA0TdeIJC5Junb363HS3a4CnhB9iOzY+Wx/tru+HbQiR2GdBFPQ+SylRBgOlTSHgn7/tn9z&#10;Q4nzzFRMgREFPQlHbzevX637NhcZNKAqYQmCGJf3bUEb79s8SRxvhGZuBq0waKzBauZRtYeksqxH&#10;dK2SLE3fJj3YqrXAhXN4ezca6Sbi17Xg/ktdO+GJKijm5uNp41mGM9msWX6wrG0kP6fB/iELzaTB&#10;oBeoO+YZ6az8A0pLbsFB7WccdAJ1LbmINWA18/S3ah4b1opYC5Lj2gtN7v/B8s/Hr5bICntHiWEa&#10;W/QgvDTkU+c715EsMNS3LkfHxxZd/fAOhuAdqnXtPfAfjhjYNcwcxNZa6BvBKsxwHl4mk6cjjgsg&#10;Zf8AFYZinYcINNRWB0AkhCA6dup06Y4YPOF4mV2v0vkKTRxt2WqZXS9jCJY/v26t8x8EaBKEglrs&#10;fkRnx3vnQzYsf3aJ2YOS1V4qFRV7KHfKkiPDSdle7fE7o7upmzKkLygGX44ETG1uCpHG728QWnoc&#10;eSV1QW8uTiwPtL03VRxIz6QaZUxZmTOPgbqRRD+UQ2zaVQgQOC6hOiGxFsYJx41EoQH7REmP011Q&#10;97NjVlCiPhpszmq+WIR1iMpieZ2hYqeWcmphhiNUQT0lo7jzcYUCbwa22MRaRn5fMjmnjFMbaT9v&#10;WFiLqR69Xv4Dm18AAAD//wMAUEsDBBQABgAIAAAAIQCK8LdA3AAAAAgBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI/BTsMwEETvSPyDtUjcqI0pJU3jVIgqH9BCJY5uvE1C43UUu234e5YT3HY0o9k3xXry&#10;vbjgGLtABh5nCgRSHVxHjYGP9+ohAxGTJWf7QGjgGyOsy9ubwuYuXGmLl11qBJdQzK2BNqUhlzLW&#10;LXobZ2FAYu8YRm8Ty7GRbrRXLve91EotpLcd8YfWDvjWYn3anb2BuKT5djN4XX1Vp88J1X6j9N6Y&#10;+7vpdQUi4ZT+wvCLz+hQMtMhnMlF0bNW2ZKjBhYaBPvP8+wJxIEP/QKyLOT/AeUPAAAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAEmjmsYsAgAATwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAIrwt0DcAAAACAEAAA8AAAAAAAAAAAAAAAAAhgQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACPBQAAAAA=&#10;" fillcolor="#a3ffff">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="18BFD8B3" w14:textId="48C6BCA6" w:rsidR="00765E71" w:rsidRPr="005E2A50" w:rsidRDefault="00765E71" w:rsidP="00765E71">
+                      <w:pPr>
+                        <w:pStyle w:val="AralkYok"/>
+                        <w:ind w:left="264"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                          <w:b/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                          <w:b/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">  BOYAMA</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="005E2A50">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                          <w:b/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> MALZEMELERİ</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="12E90B78" w14:textId="77777777" w:rsidR="00765E71" w:rsidRDefault="00765E71" w:rsidP="00765E71"/>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="086A70BF" w14:textId="77777777" w:rsidR="00765E71" w:rsidRPr="00765E71" w:rsidRDefault="00765E71" w:rsidP="00B858AE">
+      <w:pPr>
+        <w:pStyle w:val="AralkYok"/>
+        <w:ind w:left="624"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C22F758" w14:textId="1CAF3511" w:rsidR="00765E71" w:rsidRPr="005C6509" w:rsidRDefault="00765E71" w:rsidP="00765E71">
+      <w:pPr>
+        <w:pStyle w:val="AralkYok"/>
+        <w:ind w:left="900" w:firstLine="84"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C6509">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2'li pastel boya                      </w:t>
+      </w:r>
+      <w:r w:rsidR="005C6509">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                      </w:t>
+      </w:r>
+      <w:r w:rsidR="00C26428">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Okul Çantası</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C6509">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52371053" w14:textId="6CAE5E9C" w:rsidR="00C26428" w:rsidRDefault="00765E71" w:rsidP="00765E71">
+      <w:pPr>
+        <w:pStyle w:val="AralkYok"/>
+        <w:ind w:left="816" w:firstLine="84"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C6509">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  12'li kuru boya</w:t>
+      </w:r>
+      <w:r w:rsidR="00C26428">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                             </w:t>
+      </w:r>
+      <w:r w:rsidR="00C26428" w:rsidRPr="005C6509">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Suluk </w:t>
+      </w:r>
+      <w:r w:rsidR="00C26428" w:rsidRPr="005C6509">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>(Metal)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="572F8C9C" w14:textId="4E5AF460" w:rsidR="00765E71" w:rsidRPr="005C6509" w:rsidRDefault="00C26428" w:rsidP="00765E71">
+      <w:pPr>
+        <w:pStyle w:val="AralkYok"/>
+        <w:ind w:left="816" w:firstLine="84"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  12’li sulu </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>boya</w:t>
+      </w:r>
+      <w:r w:rsidR="00765E71" w:rsidRPr="005C6509">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="004351DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>ve</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="004351DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> su kabı</w:t>
+      </w:r>
+      <w:r w:rsidR="00765E71" w:rsidRPr="005C6509">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidR="004351DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        </w:t>
+      </w:r>
+      <w:r w:rsidR="00765E71" w:rsidRPr="005C6509">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Beslenme çantası ve beslenme örtüsü</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CD83744" w14:textId="35C89DF3" w:rsidR="00765E71" w:rsidRPr="005C6509" w:rsidRDefault="00765E71" w:rsidP="00765E71">
+      <w:pPr>
+        <w:pStyle w:val="AralkYok"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C6509">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             </w:t>
+      </w:r>
+      <w:r w:rsidR="005C6509">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C6509">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6'lı keçeli kalem                               </w:t>
+      </w:r>
+      <w:r w:rsidR="005C6509">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C6509">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Islak mendil-kuru mendil</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w14:paraId="6BE813E5" w14:textId="0CC5A199" w:rsidR="005C6509" w:rsidRPr="008A02DE" w:rsidRDefault="00765E71" w:rsidP="00765E71">
+      <w:pPr>
+        <w:pStyle w:val="AralkYok"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C6509">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              4’lü oyun hamuru </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C6509">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>(İstediği renklerde)</w:t>
+      </w:r>
+      <w:r w:rsidR="005C6509">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C6509">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Küçük boy kolonya</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31C2F0BE" w14:textId="493E6722" w:rsidR="00765E71" w:rsidRDefault="00765E71" w:rsidP="00765E71">
+      <w:pPr>
+        <w:pStyle w:val="AralkYok"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E2A50">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5CA37AC5" wp14:editId="20EDC945">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>154572</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>38735</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="357505" cy="590550"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="4" name="Metin Kutusu 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="357505" cy="590550"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:noFill/>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00921636" w:rsidRPr="005241A1" w:rsidRDefault="00921636" w:rsidP="001C6A01">
+                          <w:p w14:paraId="2A229ABD" w14:textId="5246A791" w:rsidR="00765E71" w:rsidRPr="00765E71" w:rsidRDefault="00765E71" w:rsidP="00765E71">
                             <w:pPr>
-                              <w:pStyle w:val="AralkYok"/>
                               <w:rPr>
-                                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
-                                <w:sz w:val="20"/>
+                                <w:rFonts w:ascii="Berlin Sans FB Demi" w:hAnsi="Berlin Sans FB Demi"/>
+                                <w:b/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="72"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="005D0735">
+                            <w:r w:rsidRPr="00765E71">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Berlin Sans FB Demi" w:hAnsi="Berlin Sans FB Demi"/>
+                                <w:b/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="72"/>
+                              </w:rPr>
+                              <w:t>!</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape id="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:12.15pt;margin-top:3.05pt;width:28.15pt;height:46.5pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmkRzNEAIAAPwDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9Fu0zAUfUfiHyy/06SlYWtUdxobQ4gN&#10;kAYf4DpOY2H7Gttp0n09107XVfCGyINl5957fM+5x+ur0Wiylz4osIzOZyUl0gpolN0x+uP73ZtL&#10;SkLktuEarGT0IAO92rx+tR5cLRfQgW6kJwhiQz04RrsYXV0UQXTS8DADJy0GW/CGRzz6XdF4PiC6&#10;0cWiLN8VA/jGeRAyBPx7OwXpJuO3rRTxa9sGGYlmFHuLefV53aa12Kx5vfPcdUoc2+D/0IXhyuKl&#10;J6hbHjnpvfoLyijhIUAbZwJMAW2rhMwckM28/IPNY8edzFxQnOBOMoX/Byu+7L95ohpGl5RYbnBE&#10;DzIqSz73sQ89WSSFBhdqTHx0mBrH9zDipDPb4O5B/AzEwk3H7U5eew9DJ3mDHc5TZXFWOuGEBLId&#10;HqDBq3gfIQONrTdJPhSEIDpO6nCajhwjEfjzbXVRlRUlAkPVqqyqPL2C18/Fzof4UYIhacOox+Fn&#10;cL6/DzE1w+vnlHSXhTuldTaAtmRgdFUtqlxwFjEqoj+1MoxelumbHJM4frBNLo5c6WmPF2h7JJ14&#10;TozjuB2PCmN+EmQLzQFV8DDZEZ8PbjrwT5QMaEVGw6+ee0mJ/mRRydV8uUzezYdldbHAgz+PbM8j&#10;3AqEYjRSMm1vYvb7RPkaFW9VVuOlk2PLaLEs0vE5JA+fn3PWy6Pd/AYAAP//AwBQSwMEFAAGAAgA&#10;AAAhAF2jci3bAAAABgEAAA8AAABkcnMvZG93bnJldi54bWxMjsFOwzAQRO9I/QdrK3GjdkqJmpBN&#10;VRVxBVGgUm9uvE0i4nUUu034e8wJjqMZvXnFZrKduNLgW8cIyUKBIK6cablG+Hh/vluD8EGz0Z1j&#10;QvgmD5tydlPo3LiR3+i6D7WIEPa5RmhC6HMpfdWQ1X7heuLYnd1gdYhxqKUZ9BjhtpNLpVJpdcvx&#10;odE97RqqvvYXi/D5cj4eVuq1frIP/egmJdlmEvF2Pm0fQQSawt8YfvWjOpTR6eQubLzoEJar+7hE&#10;SBMQsV6rFMQJIcsSkGUh/+uXPwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAmkRzNEAIA&#10;APwDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBdo3It&#10;2wAAAAYBAAAPAAAAAAAAAAAAAAAAAGoEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;cgUAAAAA&#10;" filled="f" stroked="f">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="2A229ABD" w14:textId="5246A791" w:rsidR="00765E71" w:rsidRPr="00765E71" w:rsidRDefault="00765E71" w:rsidP="00765E71">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Berlin Sans FB Demi" w:hAnsi="Berlin Sans FB Demi"/>
+                          <w:b/>
+                          <w:color w:val="FF0000"/>
+                          <w:sz w:val="72"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00765E71">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Berlin Sans FB Demi" w:hAnsi="Berlin Sans FB Demi"/>
+                          <w:b/>
+                          <w:color w:val="FF0000"/>
+                          <w:sz w:val="72"/>
+                        </w:rPr>
+                        <w:t>!</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62980A9C" w14:textId="02646560" w:rsidR="00765E71" w:rsidRPr="005C6509" w:rsidRDefault="00765E71" w:rsidP="00765E71">
+      <w:pPr>
+        <w:pStyle w:val="AralkYok"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidR="005C6509">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A02DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sayın velilerim, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A627ACC" w14:textId="77777777" w:rsidR="005C6509" w:rsidRDefault="00765E71" w:rsidP="00765E71">
+      <w:pPr>
+        <w:pStyle w:val="AralkYok"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidR="005C6509">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C6509">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Çocuklarımızın sağlığı için aldığımız malzemelerin kanserojen madde içermemesine, </w:t>
+      </w:r>
+      <w:r w:rsidR="005C6509">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31D9D0C8" w14:textId="77777777" w:rsidR="005C6509" w:rsidRDefault="005C6509" w:rsidP="00765E71">
+      <w:pPr>
+        <w:pStyle w:val="AralkYok"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00765E71" w:rsidRPr="005C6509">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>sade</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00765E71" w:rsidRPr="005C6509">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ve kaliteli olmasına dikkat edelim. Çok fazla renkli, süslü olan malzemeler </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E9A8A0F" w14:textId="062DB5AD" w:rsidR="00765E71" w:rsidRPr="005C6509" w:rsidRDefault="005C6509" w:rsidP="00765E71">
+      <w:pPr>
+        <w:pStyle w:val="AralkYok"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00765E71" w:rsidRPr="005C6509">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>çocukların</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00765E71" w:rsidRPr="005C6509">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dikkatini dağıtabiliyor. Lütfen sade malzemeler tercih edelim.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="369DDC05" w14:textId="77777777" w:rsidR="005C6509" w:rsidRPr="00C26428" w:rsidRDefault="005C6509" w:rsidP="00765E71">
+      <w:pPr>
+        <w:pStyle w:val="AralkYok"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="431F40CB" w14:textId="2C168160" w:rsidR="005C6509" w:rsidRPr="005C6509" w:rsidRDefault="005C6509" w:rsidP="005C6509">
+      <w:pPr>
+        <w:pStyle w:val="AralkYok"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C6509">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Malzemelerin üzerine mutlaka etiket yapıştıralım ve isim-soy isim yazalım. Kuru boya ve pastel boyaları da tek tek etiketleyelim. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0211E8D3" w14:textId="77777777" w:rsidR="005C6509" w:rsidRPr="005C6509" w:rsidRDefault="005C6509" w:rsidP="005C6509">
+      <w:pPr>
+        <w:pStyle w:val="AralkYok"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C6509">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Defter ve kitapları şeffaf kaplıkla kaplayarak etiketleyelim ve etiketlerin üzerine isim, soy isim, sınıf ve şube adını mutlaka yazalım. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6091BF8E" w14:textId="55AF7ADC" w:rsidR="005C6509" w:rsidRPr="005C6509" w:rsidRDefault="008A02DE" w:rsidP="005C6509">
+      <w:pPr>
+        <w:pStyle w:val="AralkYok"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E2A50">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251673600" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="58AEC2F0" wp14:editId="23BEA9B8">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>5090795</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>893445</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1670050" cy="357505"/>
+                <wp:effectExtent l="0" t="0" r="0" b="4445"/>
+                <wp:wrapNone/>
+                <wp:docPr id="7" name="Metin Kutusu 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1670050" cy="357505"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="9525">
+                          <a:noFill/>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="0709366D" w14:textId="0561CA86" w:rsidR="005C6509" w:rsidRPr="001816BB" w:rsidRDefault="001816BB" w:rsidP="005C6509">
+                            <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                                 <w:b/>
-                                <w:sz w:val="20"/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
-                              <w:t>*</w:t>
-[...44 lines deleted...]
-                            <w:r w:rsidRPr="005D0735">
+                            </w:pPr>
+                            <w:r w:rsidRPr="001816BB">
                               <w:rPr>
                                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                                 <w:b/>
-                                <w:sz w:val="20"/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
-                              <w:t>*</w:t>
+                              <w:t>Sınıf Öğretmeni</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="005241A1">
-[...16 lines deleted...]
-                            <w:r w:rsidRPr="005D0735">
+                            <w:r w:rsidR="005C6509" w:rsidRPr="001816BB">
                               <w:rPr>
                                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                                 <w:b/>
-                                <w:w w:val="95"/>
-[...1 lines deleted...]
-                                <w:szCs w:val="36"/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
-                              <w:t>*</w:t>
-[...121 lines deleted...]
-                              <w:t>1 adet silgi</w:t>
+                              <w:t>niz</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00921636" w:rsidRPr="001C6A01" w:rsidRDefault="00921636" w:rsidP="001C6A01">
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:400.85pt;margin-top:70.35pt;width:131.5pt;height:28.15pt;z-index:251673600;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCETEXGEAIAAP0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9Fu0zAUfUfiHyy/06SlWbeo7jQ2hhAb&#10;IA0+wHWcxsL2NbbTpHw9107XVfCGyINl5/qee8+5x+vr0Wiylz4osIzOZyUl0gpolN0x+v3b/ZtL&#10;SkLktuEarGT0IAO93rx+tR5cLRfQgW6kJwhiQz04RrsYXV0UQXTS8DADJy0GW/CGRzz6XdF4PiC6&#10;0cWiLC+KAXzjPAgZAv69m4J0k/HbVor4pW2DjEQzir3FvPq8btNabNa83nnuOiWObfB/6MJwZbHo&#10;CeqOR056r/6CMkp4CNDGmQBTQNsqITMHZDMv/2Dz1HEnMxcUJ7iTTOH/wYrP+6+eqIbRFSWWGxzR&#10;o4zKkk997ENPFkmhwYUaLz45vBrHdzDipDPb4B5A/AjEwm3H7U7eeA9DJ3mDHc5TZnGWOuGEBLId&#10;HqHBUryPkIHG1pskHwpCEB0ndThNR46RiFTyYlWWFYYExt5Wq6qscgleP2c7H+IHCYakDaMep5/R&#10;+f4hxNQNr5+vpGIW7pXW2QHakoHRq2pR5YSziFERDaqVYfSyTN9kmUTyvW1ycuRKT3ssoO2RdSI6&#10;UY7jdswS536TIltoDiiDh8mP+H5w04H/RcmAXmQ0/Oy5l5TojxalvJovl8m8+bCsVgs8+PPI9jzC&#10;rUAoRiMl0/Y2ZsNPlG9Q8lZlNV46ObaMHssiHd9DMvH5Od96ebWb3wAAAP//AwBQSwMEFAAGAAgA&#10;AAAhAIX4Q67dAAAADAEAAA8AAABkcnMvZG93bnJldi54bWxMj0tPwzAQhO9I/AdrkbhRuyj0EeJU&#10;CMQVRHlI3LbxNomI11HsNuHfsz3R26zm0+xMsZl8p440xDawhfnMgCKugmu5tvDx/nyzAhUTssMu&#10;MFn4pQib8vKiwNyFkd/ouE21khCOOVpoUupzrWPVkMc4Cz2xePsweExyDrV2A44S7jt9a8xCe2xZ&#10;PjTY02ND1c/24C18vuy/vzLzWj/5u34Mk9Hs19ra66vp4R5Uoin9w3CqL9WhlE67cGAXVWdhZeZL&#10;QcXIjIgTYRaZqJ2o9dKALgt9PqL8AwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIRMRcYQ&#10;AgAA/QMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAIX4&#10;Q67dAAAADAEAAA8AAAAAAAAAAAAAAAAAagQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;" filled="f" stroked="f">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="0709366D" w14:textId="0561CA86" w:rsidR="005C6509" w:rsidRPr="001816BB" w:rsidRDefault="001816BB" w:rsidP="005C6509">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                          <w:b/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="001816BB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                          <w:b/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Sınıf Öğretmeni</w:t>
+                      </w:r>
+                      <w:r w:rsidR="005C6509" w:rsidRPr="001816BB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                          <w:b/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>niz</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="005E2A50">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251677696" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="75A388D7" wp14:editId="26B89165">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1933575</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>557530</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3596640" cy="590550"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="10" name="Metin Kutusu 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3596640" cy="590550"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="9525">
+                          <a:noFill/>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="48106EA1" w14:textId="3970E982" w:rsidR="001816BB" w:rsidRPr="00C26428" w:rsidRDefault="001816BB" w:rsidP="001816BB">
                             <w:pPr>
-                              <w:pStyle w:val="AralkYok"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Chiller" w:hAnsi="Chiller"/>
+                                <w:b/>
+                                <w:color w:val="7030A0"/>
+                                <w:sz w:val="40"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00C26428">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Chiller" w:hAnsi="Chiller"/>
+                                <w:b/>
+                                <w:color w:val="7030A0"/>
+                                <w:sz w:val="40"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Ba</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00C26428">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:b/>
+                                <w:color w:val="7030A0"/>
+                                <w:sz w:val="40"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>ş</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00C26428">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Chiller" w:hAnsi="Chiller"/>
+                                <w:b/>
+                                <w:color w:val="7030A0"/>
+                                <w:sz w:val="40"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>ar</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00C26428">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Chiller" w:hAnsi="Chiller" w:cs="Chiller"/>
+                                <w:b/>
+                                <w:color w:val="7030A0"/>
+                                <w:sz w:val="40"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>ı</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00C26428">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Chiller" w:hAnsi="Chiller"/>
+                                <w:b/>
+                                <w:color w:val="7030A0"/>
+                                <w:sz w:val="40"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>l</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00C26428">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Chiller" w:hAnsi="Chiller" w:cs="Chiller"/>
+                                <w:b/>
+                                <w:color w:val="7030A0"/>
+                                <w:sz w:val="40"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>ı</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00C26428">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Chiller" w:hAnsi="Chiller"/>
+                                <w:b/>
+                                <w:color w:val="7030A0"/>
+                                <w:sz w:val="40"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> g</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00C26428">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Chiller" w:hAnsi="Chiller" w:cs="Chiller"/>
+                                <w:b/>
+                                <w:color w:val="7030A0"/>
+                                <w:sz w:val="40"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>ü</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00C26428">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Chiller" w:hAnsi="Chiller"/>
+                                <w:b/>
+                                <w:color w:val="7030A0"/>
+                                <w:sz w:val="40"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>zel bir y</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00C26428">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Chiller" w:hAnsi="Chiller" w:cs="Chiller"/>
+                                <w:b/>
+                                <w:color w:val="7030A0"/>
+                                <w:sz w:val="40"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>ı</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00C26428">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Chiller" w:hAnsi="Chiller"/>
+                                <w:b/>
+                                <w:color w:val="7030A0"/>
+                                <w:sz w:val="40"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>l geçirmemizi diliyorum.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="2B071F6D" w14:textId="685CB81F" w:rsidR="001816BB" w:rsidRPr="001816BB" w:rsidRDefault="001816BB" w:rsidP="001816BB">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Chiller" w:hAnsi="Chiller"/>
+                                <w:b/>
+                                <w:color w:val="CC00FF"/>
+                                <w:sz w:val="48"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-26.85pt;margin-top:462.3pt;width:555.6pt;height:40pt;z-index:251675648;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAAT1ijEAIAAP0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06RVu5eo6WrZZRFi&#10;F5AWPmDqOI2F7TG202T5esZOWyp4Q7xYY8/MmTlnxuub0Wi2lz4otDWfz0rOpBXYKLur+bevD2+u&#10;OAsRbAMaraz5iwz8ZvP61XpwlVxgh7qRnhGIDdXgat7F6KqiCKKTBsIMnbTkbNEbiHT1u6LxMBC6&#10;0cWiLC+KAX3jPAoZAr3eT06+yfhtK0X83LZBRqZrTr3FfPp8btNZbNZQ7Ty4TolDG/APXRhQloqe&#10;oO4hAuu9+gvKKOExYBtnAk2BbauEzByIzbz8g81zB05mLiROcCeZwv+DFZ/2XzxTTc1pUBYMjehJ&#10;RmXZxz72oWeLpNDgQkWBz45C4/gWR5p0ZhvcI4rvgVm868Du5K33OHQSGupwnjKLs9QJJySQ7fCE&#10;DZWCPmIGGltvknwkCCN0mtTLaTpyjEzQ42W5upgvyCXItyqvyjKPr4DqmO18iO8lGpaMmnuafkaH&#10;/WOIqRuojiGpmMUHpXXeAG3ZUPPr1WKVE848RkVaUK0MKUQVp5pQJZLvbJOTIyg92VRA2wPrRHSi&#10;HMftmCVeHcXcYvNCMnic9pH+Dxkd+p+cDbSLNQ8/evCSM/3BkpTX8+UyLW++LFeXSQR/7tmee8AK&#10;gqp55Gwy72Je+InyLUneqqxGms3UyaFl2rEs0uE/pCU+v+eo37928wsAAP//AwBQSwMEFAAGAAgA&#10;AAAhANdFHffgAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8tuwjAQRfeV+AdrKnUH41ICJcRB&#10;VatuW0EfEjsTD0lEPI5iQ9K/r7Nqd/M4unMm2w62EVfqfO1Ywf1MgiAunKm5VPD58Tp9BOGDZqMb&#10;x6Tghzxs88lNplPjet7RdR9KEUPYp1pBFUKbIvqiIqv9zLXEcXdyndUhtl2JptN9DLcNzqVcotU1&#10;xwuVbum5ouK8v1gFX2+nw/dCvpcvNml7N0hku0al7m6Hpw2IQEP4g2HUj+qQR6eju7DxolEwTR5W&#10;EVWwni+WIEZCJqsExHGsZJxhnuH/L/JfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAABP&#10;WKMQAgAA/QMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;ANdFHffgAAAADQEAAA8AAAAAAAAAAAAAAAAAagQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAB3BQAAAAA=&#10;" filled="f" stroked="f">
+              <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:152.25pt;margin-top:43.9pt;width:283.2pt;height:46.5pt;z-index:251677696;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDNuoPaEQIAAP4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p0lLU9ao6TQ2hhAb&#10;TBr8AMdxGgvbZ2ynSfn1nJ22VOMNkQfLl7v77r7vzpvrUSuyF85LMBWdz3JKhOHQSLOr6Pdv92+u&#10;KPGBmYYpMKKiB+Hp9fb1q81gS7GADlQjHEEQ48vBVrQLwZZZ5nknNPMzsMKgswWnWUDT7bLGsQHR&#10;tcoWeb7KBnCNdcCF9/j3bnLSbcJvW8HD17b1IhBVUewtpNOls45ntt2wcueY7SQ/tsH+oQvNpMGi&#10;Z6g7FhjpnfwLSkvuwEMbZhx0Bm0ruUgckM08f8HmuWNWJC4ojrdnmfz/g+Vf9k+OyAZnh/IYpnFG&#10;jyJIQz73ofc9WUSJButLjHy2GBvG9zBieKLr7QPwH54YuO2Y2Ykb52DoBGuwxXnMzC5SJxwfQerh&#10;ERosxfoACWhsnY76oSIE0bGXw3k8YgyE48+3xXq1WqKLo69Y50WR5pex8pRtnQ8fBWgSLxV1OP6E&#10;zvYPPsRuWHkKicUM3Eul0gooQ4aKrotFkRIuPFoG3FAldUWv8vhNOxNJfjBNSg5MqumOBZQ5so5E&#10;J8phrMek8eokZg3NAWVwMC0kPiC8dOB+UTLgMlbU/+yZE5SoTwalXM+XkXdIxrJ4t0DDXXrqSw8z&#10;HKEqGiiZrrchbfxE+QYlb2VSI85m6uTYMi5ZEun4IOIWX9op6s+z3f4GAAD//wMAUEsDBBQABgAI&#10;AAAAIQCZ+aEO3gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3SPyDNUjsqF3ow03j&#10;VAjEFkQLlbpz42kSEY+j2G3C3zOsYDmao3vPzTejb8UF+9gEMjCdKBBIZXANVQY+di93GkRMlpxt&#10;A6GBb4ywKa6vcpu5MNA7XrapEhxCMbMG6pS6TMpY1uhtnIQOiX+n0Hub+Owr6Xo7cLhv5b1SC+lt&#10;Q9xQ2w6faiy/tmdv4PP1dNjP1Fv17OfdEEYlya+kMbc34+MaRMIx/cHwq8/qULDTMZzJRdEaeFCz&#10;OaMG9JInMKCXagXiyKRWGmSRy/8Tih8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAzbqD&#10;2hECAAD+AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;mfmhDt4AAAAKAQAADwAAAAAAAAAAAAAAAABrBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;" filled="f" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00921636" w:rsidRPr="005241A1" w:rsidRDefault="00921636" w:rsidP="001C6A01">
+                    <w:p w14:paraId="48106EA1" w14:textId="3970E982" w:rsidR="001816BB" w:rsidRPr="00C26428" w:rsidRDefault="001816BB" w:rsidP="001816BB">
                       <w:pPr>
-                        <w:pStyle w:val="AralkYok"/>
                         <w:rPr>
-                          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
-                          <w:sz w:val="20"/>
+                          <w:rFonts w:ascii="Chiller" w:hAnsi="Chiller"/>
+                          <w:b/>
+                          <w:color w:val="7030A0"/>
+                          <w:sz w:val="40"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="005D0735">
+                      <w:r w:rsidRPr="00C26428">
                         <w:rPr>
-                          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                          <w:rFonts w:ascii="Chiller" w:hAnsi="Chiller"/>
                           <w:b/>
-                          <w:sz w:val="20"/>
+                          <w:color w:val="7030A0"/>
+                          <w:sz w:val="40"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
-                        <w:t>*</w:t>
+                        <w:t>Ba</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="005241A1">
+                      <w:r w:rsidRPr="00C26428">
                         <w:rPr>
-                          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
-                          <w:sz w:val="20"/>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                          <w:b/>
+                          <w:color w:val="7030A0"/>
+                          <w:sz w:val="40"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
-                        <w:t>1 adet kurşun kalem</w:t>
+                        <w:t>ş</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="005241A1">
+                      <w:r w:rsidRPr="00C26428">
                         <w:rPr>
-                          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
-                          <w:sz w:val="20"/>
+                          <w:rFonts w:ascii="Chiller" w:hAnsi="Chiller"/>
+                          <w:b/>
+                          <w:color w:val="7030A0"/>
+                          <w:sz w:val="40"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
-                        <w:tab/>
+                        <w:t>ar</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="005241A1">
+                      <w:r w:rsidRPr="00C26428">
                         <w:rPr>
-                          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
-                          <w:sz w:val="20"/>
+                          <w:rFonts w:ascii="Chiller" w:hAnsi="Chiller" w:cs="Chiller"/>
+                          <w:b/>
+                          <w:color w:val="7030A0"/>
+                          <w:sz w:val="40"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
-                        <w:tab/>
+                        <w:t>ı</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="005241A1">
+                      <w:r w:rsidRPr="00C26428">
                         <w:rPr>
-                          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
-                          <w:sz w:val="20"/>
+                          <w:rFonts w:ascii="Chiller" w:hAnsi="Chiller"/>
+                          <w:b/>
+                          <w:color w:val="7030A0"/>
+                          <w:sz w:val="40"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
-                        <w:tab/>
-                        <w:t xml:space="preserve">      </w:t>
+                        <w:t>l</w:t>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidRPr="00C26428">
                         <w:rPr>
-                          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
-                          <w:sz w:val="20"/>
+                          <w:rFonts w:ascii="Chiller" w:hAnsi="Chiller" w:cs="Chiller"/>
+                          <w:b/>
+                          <w:color w:val="7030A0"/>
+                          <w:sz w:val="40"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">       </w:t>
+                        <w:t>ı</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="005241A1">
+                      <w:r w:rsidRPr="00C26428">
                         <w:rPr>
-                          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
-                          <w:sz w:val="20"/>
+                          <w:rFonts w:ascii="Chiller" w:hAnsi="Chiller"/>
+                          <w:b/>
+                          <w:color w:val="7030A0"/>
+                          <w:sz w:val="40"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">  </w:t>
+                        <w:t xml:space="preserve"> g</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="005D0735">
+                      <w:r w:rsidRPr="00C26428">
                         <w:rPr>
-                          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                          <w:rFonts w:ascii="Chiller" w:hAnsi="Chiller" w:cs="Chiller"/>
                           <w:b/>
-                          <w:sz w:val="20"/>
+                          <w:color w:val="7030A0"/>
+                          <w:sz w:val="40"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
-                        <w:t>*</w:t>
+                        <w:t>ü</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="005241A1">
+                      <w:r w:rsidRPr="00C26428">
                         <w:rPr>
-                          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
-                          <w:sz w:val="20"/>
+                          <w:rFonts w:ascii="Chiller" w:hAnsi="Chiller"/>
+                          <w:b/>
+                          <w:color w:val="7030A0"/>
+                          <w:sz w:val="40"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
-                        <w:t>1 adet kırmızı kalem</w:t>
+                        <w:t>zel bir y</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00C26428">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Chiller" w:hAnsi="Chiller" w:cs="Chiller"/>
+                          <w:b/>
+                          <w:color w:val="7030A0"/>
+                          <w:sz w:val="40"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>ı</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00C26428">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Chiller" w:hAnsi="Chiller"/>
+                          <w:b/>
+                          <w:color w:val="7030A0"/>
+                          <w:sz w:val="40"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>l geçirmemizi diliyorum.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00921636" w:rsidRPr="005241A1" w:rsidRDefault="00921636" w:rsidP="001C6A01">
+                    <w:p w14:paraId="2B071F6D" w14:textId="685CB81F" w:rsidR="001816BB" w:rsidRPr="001816BB" w:rsidRDefault="001816BB" w:rsidP="001816BB">
                       <w:pPr>
-                        <w:pStyle w:val="AralkYok"/>
                         <w:rPr>
-                          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
-[...1 lines deleted...]
-                          <w:szCs w:val="36"/>
+                          <w:rFonts w:ascii="Chiller" w:hAnsi="Chiller"/>
+                          <w:b/>
+                          <w:color w:val="CC00FF"/>
+                          <w:sz w:val="48"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
-                      </w:pPr>
-[...135 lines deleted...]
-                        <w:pStyle w:val="AralkYok"/>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="005241A1">
-        <w:rPr>
+      <w:r w:rsidRPr="005E2A50">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:noProof/>
-          <w:sz w:val="6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251684864" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3D423195" wp14:editId="2F74FE57">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3BF644A8" wp14:editId="4809318C">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1089660</wp:posOffset>
+                  <wp:posOffset>943610</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>4026535</wp:posOffset>
+                  <wp:posOffset>245110</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="4248150" cy="313055"/>
-                <wp:effectExtent l="0" t="0" r="19050" b="10795"/>
+                <wp:extent cx="6294120" cy="590550"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="13" name="Metin Kutusu 2"/>
+                <wp:docPr id="6" name="Metin Kutusu 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="4248150" cy="313055"/>
-[...148 lines deleted...]
-                          <a:ext cx="6324600" cy="2658110"/>
+                          <a:ext cx="6294120" cy="590550"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:noFill/>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00921636" w:rsidRPr="009B6547" w:rsidRDefault="00921636" w:rsidP="00333755">
+                          <w:p w14:paraId="75B1336F" w14:textId="6F5969A0" w:rsidR="005C6509" w:rsidRPr="00C26428" w:rsidRDefault="005C6509" w:rsidP="005C6509">
                             <w:pPr>
-                              <w:pStyle w:val="AralkYok"/>
                               <w:rPr>
-                                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
-                                <w:sz w:val="20"/>
+                                <w:rFonts w:ascii="Chiller" w:hAnsi="Chiller"/>
+                                <w:b/>
+                                <w:color w:val="7030A0"/>
+                                <w:sz w:val="40"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="005D0735">
+                            <w:r w:rsidRPr="00C26428">
                               <w:rPr>
-                                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                                <w:rFonts w:ascii="Chiller" w:hAnsi="Chiller"/>
                                 <w:b/>
-                                <w:sz w:val="20"/>
+                                <w:color w:val="7030A0"/>
+                                <w:sz w:val="40"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
-                              <w:t>*</w:t>
+                              <w:t>Yeni e</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="009B6547">
+                            <w:r w:rsidRPr="00C26428">
                               <w:rPr>
-                                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
-                                <w:sz w:val="20"/>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:b/>
+                                <w:color w:val="7030A0"/>
+                                <w:sz w:val="40"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">1 adet büyük boy 40 yaprak yazı defteri </w:t>
+                              <w:t>ğ</w:t>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidRPr="00C26428">
                               <w:rPr>
-                                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
-                                <w:sz w:val="20"/>
+                                <w:rFonts w:ascii="Chiller" w:hAnsi="Chiller"/>
+                                <w:b/>
+                                <w:color w:val="7030A0"/>
+                                <w:sz w:val="40"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">   </w:t>
+                              <w:t>itim-</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="009B6547">
+                            <w:r w:rsidRPr="00C26428">
                               <w:rPr>
-                                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                                <w:rFonts w:ascii="Chiller" w:hAnsi="Chiller" w:cs="Curlz MT"/>
                                 <w:b/>
-                                <w:sz w:val="20"/>
+                                <w:color w:val="7030A0"/>
+                                <w:sz w:val="40"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
-                              <w:t>(Okuma Yazma süreci için)</w:t>
+                              <w:t>ö</w:t>
                             </w:r>
-                          </w:p>
-[...2 lines deleted...]
-                              <w:pStyle w:val="AralkYok"/>
+                            <w:r w:rsidRPr="00C26428">
                               <w:rPr>
-                                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
-                                <w:sz w:val="20"/>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:b/>
+                                <w:color w:val="7030A0"/>
+                                <w:sz w:val="40"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
-                            </w:pPr>
-                            <w:r w:rsidRPr="005D0735">
+                              <w:t>ğ</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00C26428">
                               <w:rPr>
-                                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                                <w:rFonts w:ascii="Chiller" w:hAnsi="Chiller"/>
                                 <w:b/>
-                                <w:sz w:val="20"/>
+                                <w:color w:val="7030A0"/>
+                                <w:sz w:val="40"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
-                              <w:t>*</w:t>
+                              <w:t>retim y</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="009B6547">
+                            <w:r w:rsidRPr="00C26428">
                               <w:rPr>
-                                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
-                                <w:sz w:val="20"/>
+                                <w:rFonts w:ascii="Chiller" w:hAnsi="Chiller" w:cs="Curlz MT"/>
+                                <w:b/>
+                                <w:color w:val="7030A0"/>
+                                <w:sz w:val="40"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
-                              <w:t>1 adet büyük boy 40 yaprak çizgili defter</w:t>
+                              <w:t>ı</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="009B6547">
+                            <w:r w:rsidRPr="00C26428">
                               <w:rPr>
-                                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                                <w:rFonts w:ascii="Chiller" w:hAnsi="Chiller"/>
                                 <w:b/>
-                                <w:sz w:val="20"/>
+                                <w:color w:val="7030A0"/>
+                                <w:sz w:val="40"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
-                              <w:t xml:space="preserve"> (TÜRKÇE) - </w:t>
+                              <w:t>l</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="009B6547">
+                            <w:r w:rsidRPr="00C26428">
                               <w:rPr>
-                                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
-                                <w:sz w:val="20"/>
+                                <w:rFonts w:ascii="Chiller" w:hAnsi="Chiller" w:cs="Curlz MT"/>
+                                <w:b/>
+                                <w:color w:val="7030A0"/>
+                                <w:sz w:val="40"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
-                              <w:t>2.dönem için</w:t>
+                              <w:t>ı</w:t>
                             </w:r>
-                          </w:p>
-[...2 lines deleted...]
-                              <w:pStyle w:val="AralkYok"/>
+                            <w:r w:rsidRPr="00C26428">
                               <w:rPr>
-                                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                                <w:rFonts w:ascii="Chiller" w:hAnsi="Chiller"/>
                                 <w:b/>
-                                <w:sz w:val="20"/>
+                                <w:color w:val="7030A0"/>
+                                <w:sz w:val="40"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
-                            </w:pPr>
-                            <w:r w:rsidRPr="005D0735">
+                              <w:t>m</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00C26428">
                               <w:rPr>
-                                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                                <w:rFonts w:ascii="Chiller" w:hAnsi="Chiller" w:cs="Curlz MT"/>
                                 <w:b/>
-                                <w:sz w:val="20"/>
+                                <w:color w:val="7030A0"/>
+                                <w:sz w:val="40"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
-                              <w:t>*</w:t>
+                              <w:t>ı</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="009B6547">
+                            <w:r w:rsidRPr="00C26428">
                               <w:rPr>
-                                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
-                                <w:sz w:val="20"/>
+                                <w:rFonts w:ascii="Chiller" w:hAnsi="Chiller"/>
+                                <w:b/>
+                                <w:color w:val="7030A0"/>
+                                <w:sz w:val="40"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">1 adet büyük boy 40 yaprak çizgili defter </w:t>
-[...341 lines deleted...]
-                              <w:t>Beslenme Çantası- Beslenme Örtüsü-Suluk</w:t>
+                              <w:t>z hepimiz için hayırlı olsun.</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-26.85pt;margin-top:109.65pt;width:498pt;height:209.3pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD8+KtjEwIAAP4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/01y27Xajpqtll0WI&#10;XUBa+ADXcRoL22Nsp0n5esZOWyp4Q+TB8mQ8x3POHK9vR63IXjgvwdS0mOWUCMOhkWZX029fH9+s&#10;KPGBmYYpMKKmB+Hp7eb1q/VgK1FCB6oRjiCI8dVga9qFYKss87wTmvkZWGEw2YLTLGDodlnj2IDo&#10;WmVlni+zAVxjHXDhPf59mJJ0k/DbVvDwuW29CETVFHsLaXVp3cY126xZtXPMdpIf22D/0IVm0uCl&#10;Z6gHFhjpnfwLSkvuwEMbZhx0Bm0ruUgckE2R/8HmpWNWJC4ojrdnmfz/g+Wf9l8ckU1NrygxTOOI&#10;nkWQhnzsQ+97UkaFBusrPPhi8WgY38KIk05svX0C/t0TA/cdMztx5xwMnWANdljEyuyidMLxEWQ7&#10;PEODV7E+QAIaW6ejfCgIQXSc1OE8HTEGwvHn8qqcL3NMccyVy8WqKNL8Mladyq3z4b0ATeKmpg7H&#10;n+DZ/smH2A6rTkfibQYepVLJAsqQoaY3i3KRCi4yWgZ0qJK6pqs8fpNnIst3pknFgUk17fECZY60&#10;I9OJcxi3Y9L4+qTmFpoD6uBgMiQ+INx04H5SMqAZa+p/9MwJStQHg1reFPN5dG8K5ovrEgN3mdle&#10;ZpjhCFXTQMm0vQ/J8RPlO9S8lUmNOJypk2PLaLIk0vFBRBdfxunU72e7+QUAAP//AwBQSwMEFAAG&#10;AAgAAAAhAE/UyR7gAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1SOxau0kf&#10;JGRSIRBbEOUhsXNjN4mIx1HsNuHvO6zKbkZzdOfcYju5TpzsEFpPCIu5AmGp8qalGuHj/Xl2ByJE&#10;TUZ3nizCrw2wLa+vCp0bP9KbPe1iLTiEQq4Rmhj7XMpQNdbpMPe9Jb4d/OB05HWopRn0yOGuk4lS&#10;a+l0S/yh0b19bGz1szs6hM+Xw/fXUr3WT27Vj35SklwmEW9vpod7ENFO8QLDnz6rQ8lOe38kE0SH&#10;MFulG0YRkkWWgmAiWyY87BHW6SYDWRbyf4fyDAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;APz4q2MTAgAA/gMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAE/UyR7gAAAACwEAAA8AAAAAAAAAAAAAAAAAbQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAB6BQAAAAA=&#10;" filled="f" stroked="f">
+              <v:shape id="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:74.3pt;margin-top:19.3pt;width:495.6pt;height:46.5pt;z-index:251671552;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB/bBrSEgIAAP0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9Fu2yAUfZ+0f0C8L3asOG2sOFXXrtO0&#10;dpvU7QMIxjEacBng2NnX74KTNFrfpvkBgS/33HvOPaxvRq3IXjgvwdR0PsspEYZDI82upj++P7y7&#10;psQHZhqmwIiaHoSnN5u3b9aDrUQBHahGOIIgxleDrWkXgq2yzPNOaOZnYIXBYAtOs4BHt8saxwZE&#10;1yor8nyZDeAa64AL7/Hv/RSkm4TftoKHr23rRSCqpthbSKtL6zau2WbNqp1jtpP82Ab7hy40kwaL&#10;nqHuWWCkd/IVlJbcgYc2zDjoDNpWcpE4IJt5/heb545ZkbigON6eZfL/D5Z/2X9zRDY1XVJimMYR&#10;PYkgDfnch973pIgKDdZXePHZ4tUwvocRJ53YevsI/KcnBu46Znbi1jkYOsEa7HAeM7OL1AnHR5Dt&#10;8AQNlmJ9gAQ0tk5H+VAQgug4qcN5OmIMhOPPZbFazAsMcYyVq7ws0/gyVp2yrfPhowBN4qamDqef&#10;0Nn+0YfYDatOV2IxAw9SqeQAZchQ01VZlCnhIqJlQIMqqWt6ncdvskwk+cE0KTkwqaY9FlDmyDoS&#10;nSiHcTsmia9OYm6hOaAMDiY/4vvBTQfuNyUDerGm/lfPnKBEfTIo5Wq+WETzpsOivIoiuMvI9jLC&#10;DEeomgZKpu1dSIafKN+i5K1MasTZTJ0cW0aPJZGO7yGa+PKcbr282s0fAAAA//8DAFBLAwQUAAYA&#10;CAAAACEA+Wq7xd4AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3KgdUqI2&#10;jVMhEFcQ5UfqzY23SUS8jmK3CW/P5kRPu6MdzX5TbCfXiTMOofWkIVkoEEiVty3VGj4/Xu5WIEI0&#10;ZE3nCTX8YoBteX1VmNz6kd7xvIu14BAKudHQxNjnUoaqQWfCwvdIfDv6wZnIcqilHczI4a6T90pl&#10;0pmW+ENjenxqsPrZnZyGr9fj/nup3upn99CPflKS3FpqfXszPW5ARJzivxlmfEaHkpkO/kQ2iI71&#10;cpWxVUM6z9mQpGsuc+AtTTKQZSEvO5R/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAH9s&#10;GtISAgAA/QMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;APlqu8XeAAAACwEAAA8AAAAAAAAAAAAAAAAAbAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAB3BQAAAAA=&#10;" filled="f" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00921636" w:rsidRPr="009B6547" w:rsidRDefault="00921636" w:rsidP="00333755">
+                    <w:p w14:paraId="75B1336F" w14:textId="6F5969A0" w:rsidR="005C6509" w:rsidRPr="00C26428" w:rsidRDefault="005C6509" w:rsidP="005C6509">
                       <w:pPr>
-                        <w:pStyle w:val="AralkYok"/>
                         <w:rPr>
-                          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
-                          <w:sz w:val="20"/>
+                          <w:rFonts w:ascii="Chiller" w:hAnsi="Chiller"/>
+                          <w:b/>
+                          <w:color w:val="7030A0"/>
+                          <w:sz w:val="40"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="005D0735">
+                      <w:r w:rsidRPr="00C26428">
                         <w:rPr>
-                          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                          <w:rFonts w:ascii="Chiller" w:hAnsi="Chiller"/>
                           <w:b/>
-                          <w:sz w:val="20"/>
+                          <w:color w:val="7030A0"/>
+                          <w:sz w:val="40"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
-                        <w:t>*</w:t>
+                        <w:t>Yeni e</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="009B6547">
+                      <w:r w:rsidRPr="00C26428">
                         <w:rPr>
-                          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
-                          <w:sz w:val="20"/>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                          <w:b/>
+                          <w:color w:val="7030A0"/>
+                          <w:sz w:val="40"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">1 adet büyük boy 40 yaprak yazı defteri </w:t>
+                        <w:t>ğ</w:t>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidRPr="00C26428">
                         <w:rPr>
-                          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
-                          <w:sz w:val="20"/>
+                          <w:rFonts w:ascii="Chiller" w:hAnsi="Chiller"/>
+                          <w:b/>
+                          <w:color w:val="7030A0"/>
+                          <w:sz w:val="40"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">   </w:t>
+                        <w:t>itim-</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="009B6547">
+                      <w:r w:rsidRPr="00C26428">
                         <w:rPr>
-                          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                          <w:rFonts w:ascii="Chiller" w:hAnsi="Chiller" w:cs="Curlz MT"/>
                           <w:b/>
-                          <w:sz w:val="20"/>
+                          <w:color w:val="7030A0"/>
+                          <w:sz w:val="40"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
-                        <w:t>(Okuma Yazma süreci için)</w:t>
+                        <w:t>ö</w:t>
                       </w:r>
-                    </w:p>
-[...2 lines deleted...]
-                        <w:pStyle w:val="AralkYok"/>
+                      <w:r w:rsidRPr="00C26428">
                         <w:rPr>
-                          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
-                          <w:sz w:val="20"/>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                          <w:b/>
+                          <w:color w:val="7030A0"/>
+                          <w:sz w:val="40"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
-                      </w:pPr>
-                      <w:r w:rsidRPr="005D0735">
+                        <w:t>ğ</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00C26428">
                         <w:rPr>
-                          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                          <w:rFonts w:ascii="Chiller" w:hAnsi="Chiller"/>
                           <w:b/>
-                          <w:sz w:val="20"/>
+                          <w:color w:val="7030A0"/>
+                          <w:sz w:val="40"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
-                        <w:t>*</w:t>
+                        <w:t>retim y</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="009B6547">
+                      <w:r w:rsidRPr="00C26428">
                         <w:rPr>
-                          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
-                          <w:sz w:val="20"/>
+                          <w:rFonts w:ascii="Chiller" w:hAnsi="Chiller" w:cs="Curlz MT"/>
+                          <w:b/>
+                          <w:color w:val="7030A0"/>
+                          <w:sz w:val="40"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
-                        <w:t>1 adet büyük boy 40 yaprak çizgili defter</w:t>
+                        <w:t>ı</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="009B6547">
+                      <w:r w:rsidRPr="00C26428">
                         <w:rPr>
-                          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                          <w:rFonts w:ascii="Chiller" w:hAnsi="Chiller"/>
                           <w:b/>
-                          <w:sz w:val="20"/>
+                          <w:color w:val="7030A0"/>
+                          <w:sz w:val="40"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
-                        <w:t xml:space="preserve"> (TÜRKÇE) - </w:t>
+                        <w:t>l</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="009B6547">
+                      <w:r w:rsidRPr="00C26428">
                         <w:rPr>
-                          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
-                          <w:sz w:val="20"/>
+                          <w:rFonts w:ascii="Chiller" w:hAnsi="Chiller" w:cs="Curlz MT"/>
+                          <w:b/>
+                          <w:color w:val="7030A0"/>
+                          <w:sz w:val="40"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
-                        <w:t>2.dönem için</w:t>
+                        <w:t>ı</w:t>
                       </w:r>
-                    </w:p>
-[...2 lines deleted...]
-                        <w:pStyle w:val="AralkYok"/>
+                      <w:r w:rsidRPr="00C26428">
                         <w:rPr>
-                          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                          <w:rFonts w:ascii="Chiller" w:hAnsi="Chiller"/>
                           <w:b/>
-                          <w:sz w:val="20"/>
+                          <w:color w:val="7030A0"/>
+                          <w:sz w:val="40"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
-                      </w:pPr>
-                      <w:r w:rsidRPr="005D0735">
+                        <w:t>m</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00C26428">
                         <w:rPr>
-                          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                          <w:rFonts w:ascii="Chiller" w:hAnsi="Chiller" w:cs="Curlz MT"/>
                           <w:b/>
-                          <w:sz w:val="20"/>
+                          <w:color w:val="7030A0"/>
+                          <w:sz w:val="40"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
-                        <w:t>*</w:t>
+                        <w:t>ı</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="009B6547">
+                      <w:r w:rsidRPr="00C26428">
                         <w:rPr>
-                          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
-                          <w:sz w:val="20"/>
+                          <w:rFonts w:ascii="Chiller" w:hAnsi="Chiller"/>
+                          <w:b/>
+                          <w:color w:val="7030A0"/>
+                          <w:sz w:val="40"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">1 adet büyük boy 40 yaprak çizgili defter </w:t>
-[...341 lines deleted...]
-                        <w:t>Beslenme Çantası- Beslenme Örtüsü-Suluk</w:t>
+                        <w:t>z hepimiz için hayırlı olsun.</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="005241A1">
-        <w:rPr>
+      <w:r w:rsidR="005C6509" w:rsidRPr="005C6509">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Kalemliklerinde mutlaka ikişer adet kırmızı ve kurşun kalem bulunduralım.</w:t>
+      </w:r>
+      <w:r w:rsidR="005C6509" w:rsidRPr="005C6509">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:noProof/>
-          <w:sz w:val="6"/>
-[...1136 lines deleted...]
-        </mc:AlternateContent>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00333755" w:rsidRPr="00333755">
+    <w:sectPr w:rsidR="005C6509" w:rsidRPr="005C6509" w:rsidSect="00FA4523">
+      <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
-      <w:cols w:space="708"/>
+      <w:pgMar w:top="426" w:right="991" w:bottom="0" w:left="567" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:cols w:space="69"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="A2"/>
-    <w:family w:val="swiss"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...1 lines deleted...]
-    <w:charset w:val="A2"/>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="A2"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
-    <w:charset w:val="A2"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
+    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
-[...7 lines deleted...]
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Comic Sans MS">
+    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="030F0702030302020204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="script"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000687" w:usb1="00000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Berlin Sans FB Demi">
+    <w:panose1 w:val="020E0802020502020306"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Chiller">
+    <w:panose1 w:val="04020404031007020602"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="decorative"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Curlz MT">
+    <w:panose1 w:val="04040404050702020202"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="decorative"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="A2"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
+</file>
+
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:abstractNum w:abstractNumId="0">
+    <w:nsid w:val="01E00D08"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1DAA6246"/>
+    <w:lvl w:ilvl="0" w:tplc="041F0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1344" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041F0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2064" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041F0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2784" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041F0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3504" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041F0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4224" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041F0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4944" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041F0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5664" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041F0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6384" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041F0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7104" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="12D05F06"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="845052B2"/>
+    <w:lvl w:ilvl="0" w:tplc="63F4E680">
+      <w:start w:val="2012"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1776" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Calibri" w:hAnsi="Symbol" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041F0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2496" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041F0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3216" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041F0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3936" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041F0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4656" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041F0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5376" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041F0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6096" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041F0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6816" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041F0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7536" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2">
+    <w:nsid w:val="1E393443"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3D24E0B6"/>
+    <w:lvl w:ilvl="0" w:tplc="3C32D618">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041F0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041F001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041F000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041F0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041F001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041F000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041F0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041F001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3">
+    <w:nsid w:val="40BE70C6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6032FD16"/>
+    <w:lvl w:ilvl="0" w:tplc="041F0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041F0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041F0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041F0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041F0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041F0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041F0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041F0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041F0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4">
+    <w:nsid w:val="419A65AC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9F4A4190"/>
+    <w:lvl w:ilvl="0" w:tplc="041F0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041F0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041F0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041F0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041F0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041F0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041F0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041F0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041F0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5">
+    <w:nsid w:val="420C06A6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="98AEB04C"/>
+    <w:lvl w:ilvl="0" w:tplc="EA50AC5E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041F0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041F001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041F000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041F0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041F001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041F000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041F0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041F001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6">
+    <w:nsid w:val="46A85036"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3D24E0B6"/>
+    <w:lvl w:ilvl="0" w:tplc="3C32D618">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041F0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041F001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041F000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041F0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041F001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041F000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041F0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041F001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7">
+    <w:nsid w:val="5AB4653B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CB864F12"/>
+    <w:lvl w:ilvl="0" w:tplc="1F8E00CA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="624" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041F0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1344" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041F001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2064" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041F000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2784" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041F0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3504" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041F001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4224" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041F000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4944" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041F0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5664" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041F001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6384" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8">
+    <w:nsid w:val="711E62F9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EE2A404E"/>
+    <w:lvl w:ilvl="0" w:tplc="6464EE14">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2484" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041F0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3204" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041F001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3924" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041F000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4644" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041F0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5364" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041F001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6084" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041F000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6804" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041F0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7524" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041F001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="8244" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9">
+    <w:nsid w:val="7502234E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5E9C0036"/>
+    <w:lvl w:ilvl="0" w:tplc="041F0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1344" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041F0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2064" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041F0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2784" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041F0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3504" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041F0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4224" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041F0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4944" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041F0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5664" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041F0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6384" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041F0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7104" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10">
+    <w:nsid w:val="77B0631B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="81981E68"/>
+    <w:lvl w:ilvl="0" w:tplc="CD887584">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="928" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041F0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041F001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041F000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041F0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041F001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041F000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041F0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041F001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="90"/>
+  <w:zoom w:percent="100"/>
   <w:doNotDisplayPageBoundaries/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00333755"/>
-[...6 lines deleted...]
-    <w:rsid w:val="009B6547"/>
+    <w:rsidRoot w:val="00426E80"/>
+    <w:rsid w:val="00027624"/>
+    <w:rsid w:val="000306B5"/>
+    <w:rsid w:val="000A6D07"/>
+    <w:rsid w:val="000B3DDB"/>
+    <w:rsid w:val="000F24FE"/>
+    <w:rsid w:val="00114579"/>
+    <w:rsid w:val="00123481"/>
+    <w:rsid w:val="0013424E"/>
+    <w:rsid w:val="00142D64"/>
+    <w:rsid w:val="00145BB5"/>
+    <w:rsid w:val="00156450"/>
+    <w:rsid w:val="001816BB"/>
+    <w:rsid w:val="00194EDC"/>
+    <w:rsid w:val="001D3590"/>
+    <w:rsid w:val="001D50C4"/>
+    <w:rsid w:val="0023518D"/>
+    <w:rsid w:val="00242BB6"/>
+    <w:rsid w:val="002533EB"/>
+    <w:rsid w:val="00253DEC"/>
+    <w:rsid w:val="00296492"/>
+    <w:rsid w:val="002E0EB9"/>
+    <w:rsid w:val="002F3F49"/>
+    <w:rsid w:val="00375673"/>
+    <w:rsid w:val="00377440"/>
+    <w:rsid w:val="003900EE"/>
+    <w:rsid w:val="00393176"/>
+    <w:rsid w:val="003E614E"/>
+    <w:rsid w:val="003E772B"/>
+    <w:rsid w:val="003F4436"/>
+    <w:rsid w:val="003F72EB"/>
+    <w:rsid w:val="004101EF"/>
+    <w:rsid w:val="00426E80"/>
+    <w:rsid w:val="004351DE"/>
+    <w:rsid w:val="004409D9"/>
+    <w:rsid w:val="00441949"/>
+    <w:rsid w:val="004B6712"/>
+    <w:rsid w:val="004E5F92"/>
+    <w:rsid w:val="00503B72"/>
+    <w:rsid w:val="00544943"/>
+    <w:rsid w:val="00564E4E"/>
+    <w:rsid w:val="00567FD4"/>
+    <w:rsid w:val="00570258"/>
+    <w:rsid w:val="005925C1"/>
+    <w:rsid w:val="005B2E0B"/>
+    <w:rsid w:val="005C3E89"/>
+    <w:rsid w:val="005C6509"/>
+    <w:rsid w:val="005E2A50"/>
+    <w:rsid w:val="005F160A"/>
+    <w:rsid w:val="00607546"/>
+    <w:rsid w:val="006725EA"/>
+    <w:rsid w:val="00682156"/>
+    <w:rsid w:val="006862B5"/>
+    <w:rsid w:val="006F0BF1"/>
+    <w:rsid w:val="006F3DCC"/>
+    <w:rsid w:val="00704CEC"/>
+    <w:rsid w:val="007649A7"/>
+    <w:rsid w:val="00765E71"/>
+    <w:rsid w:val="007967AD"/>
+    <w:rsid w:val="007E0CAC"/>
+    <w:rsid w:val="007F4F20"/>
+    <w:rsid w:val="00852B02"/>
+    <w:rsid w:val="00860A68"/>
+    <w:rsid w:val="00897183"/>
+    <w:rsid w:val="008A02DE"/>
+    <w:rsid w:val="008B4D57"/>
+    <w:rsid w:val="00932836"/>
+    <w:rsid w:val="00935753"/>
+    <w:rsid w:val="009540EC"/>
+    <w:rsid w:val="00954365"/>
+    <w:rsid w:val="00992285"/>
+    <w:rsid w:val="00993E3A"/>
+    <w:rsid w:val="00A66ECB"/>
+    <w:rsid w:val="00AA3841"/>
+    <w:rsid w:val="00AC04A0"/>
+    <w:rsid w:val="00AD772A"/>
+    <w:rsid w:val="00B147BE"/>
+    <w:rsid w:val="00B838B6"/>
+    <w:rsid w:val="00B858AE"/>
+    <w:rsid w:val="00BA597A"/>
+    <w:rsid w:val="00BB1304"/>
+    <w:rsid w:val="00BB4872"/>
+    <w:rsid w:val="00C17460"/>
+    <w:rsid w:val="00C26428"/>
+    <w:rsid w:val="00C71157"/>
+    <w:rsid w:val="00C7421A"/>
+    <w:rsid w:val="00CB6F11"/>
+    <w:rsid w:val="00CD4DE9"/>
+    <w:rsid w:val="00D50796"/>
+    <w:rsid w:val="00D766C8"/>
+    <w:rsid w:val="00DA629D"/>
+    <w:rsid w:val="00DE10E3"/>
+    <w:rsid w:val="00DF5C2F"/>
+    <w:rsid w:val="00E13BC1"/>
+    <w:rsid w:val="00E41F2B"/>
+    <w:rsid w:val="00E52C73"/>
+    <w:rsid w:val="00EB4080"/>
+    <w:rsid w:val="00EB4F4A"/>
+    <w:rsid w:val="00EC5542"/>
+    <w:rsid w:val="00ED66B3"/>
+    <w:rsid w:val="00EE6537"/>
+    <w:rsid w:val="00F35141"/>
+    <w:rsid w:val="00F65729"/>
+    <w:rsid w:val="00FA4523"/>
+    <w:rsid w:val="00FC2041"/>
+    <w:rsid w:val="00FC3F6D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="tr-TR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="2EF39941"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="tr-TR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+        <w:lang w:val="tr-TR" w:eastAsia="tr-TR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...3 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39"/>
     <w:lsdException w:name="toc 4" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:uiPriority="39"/>
     <w:lsdException w:name="toc 6" w:uiPriority="39"/>
     <w:lsdException w:name="toc 7" w:uiPriority="39"/>
     <w:lsdException w:name="toc 8" w:uiPriority="39"/>
     <w:lsdException w:name="toc 9" w:uiPriority="39"/>
     <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
-    <w:lsdException w:name="Body Text" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
@@ -4252,338 +4447,187 @@
     <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-  </w:style>
-[...7 lines deleted...]
-    <w:rsid w:val="00333755"/>
+    <w:rsid w:val="00954365"/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:outlineLvl w:val="0"/>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...28 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="VarsaylanParagrafYazTipi">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormalTablo">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="ListeYok">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="ListeParagraf">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00426E80"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="AralkYok">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="005F160A"/>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Kpr">
+    <w:name w:val="Hyperlink"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00544943"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="BalonMetni">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalonMetniChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00333755"/>
+    <w:rsid w:val="005E2A50"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalonMetniChar">
     <w:name w:val="Balon Metni Char"/>
     <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:link w:val="BalonMetni"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00333755"/>
+    <w:rsid w:val="005E2A50"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
-    </w:rPr>
-[...137 lines deleted...]
-      <w:lang w:eastAsia="tr-TR"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="tr-TR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+        <w:lang w:val="tr-TR" w:eastAsia="tr-TR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...3 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39"/>
     <w:lsdException w:name="toc 4" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:uiPriority="39"/>
     <w:lsdException w:name="toc 6" w:uiPriority="39"/>
     <w:lsdException w:name="toc 7" w:uiPriority="39"/>
     <w:lsdException w:name="toc 8" w:uiPriority="39"/>
     <w:lsdException w:name="toc 9" w:uiPriority="39"/>
     <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
-    <w:lsdException w:name="Body Text" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
@@ -4659,613 +4703,550 @@
     <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-  </w:style>
-[...7 lines deleted...]
-    <w:rsid w:val="00333755"/>
+    <w:rsid w:val="00954365"/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:outlineLvl w:val="0"/>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...28 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="VarsaylanParagrafYazTipi">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormalTablo">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="ListeYok">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="ListeParagraf">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00426E80"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="AralkYok">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="005F160A"/>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Kpr">
+    <w:name w:val="Hyperlink"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00544943"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="BalonMetni">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalonMetniChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00333755"/>
+    <w:rsid w:val="005E2A50"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalonMetniChar">
     <w:name w:val="Balon Metni Char"/>
     <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:link w:val="BalonMetni"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00333755"/>
+    <w:rsid w:val="005E2A50"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
-    </w:rPr>
-[...137 lines deleted...]
-      <w:lang w:eastAsia="tr-TR"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:divs>
+    <w:div w:id="51925978">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="740713951">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1602294723">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1420714732">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1156146128">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Ofis Teması">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Teması">
   <a:themeElements>
-    <a:clrScheme name="Ofis">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Ofis">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri Light"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Ofis">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns="" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>2</Words>
-  <Characters>15</Characters>
+  <Words>284</Words>
+  <Characters>1623</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>1</Lines>
-  <Paragraphs>1</Paragraphs>
+  <Lines>13</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Konu Başlığı</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>16</CharactersWithSpaces>
+  <CharactersWithSpaces>1904</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>msı</dc:creator>
+  <dc:creator>AEK KIRTASİYE</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>